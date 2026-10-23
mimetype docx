--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -1,5855 +1,6376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FF5640" w:rsidRPr="00003D74" w:rsidRDefault="00F83EC3">
-[...14 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="4AB60067" w14:textId="24AD5FCF" w:rsidR="00986DD4" w:rsidRPr="00125E51" w:rsidRDefault="008F7781" w:rsidP="00986DD4">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="180" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CBA163B" wp14:editId="09F3BE1D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="222A3A93" wp14:editId="1AB510A2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4598670</wp:posOffset>
+              <wp:posOffset>3822651</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-43976</wp:posOffset>
+              <wp:posOffset>-172085</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="695960" cy="998220"/>
-            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:extent cx="1987431" cy="563685"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapNone/>
-            <wp:docPr id="9" name="Picture 9" descr="C:\Users\HP\Documents\cover catharsis 2.jpg"/>
+            <wp:docPr id="1598963714" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\HP\Documents\cover catharsis 2.jpg"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1598963714" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="695960" cy="998220"/>
+                      <a:ext cx="1987431" cy="563685"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...66 lines deleted...]
-          <w:rFonts w:ascii="Minion Pro" w:eastAsia="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+      <w:r w:rsidR="00986DD4" w:rsidRPr="00125E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CATHARSIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433A582B" w14:textId="77777777" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="00986DD4">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="180" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Minion Pro" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Catharsis 9</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Minion Pro" w:eastAsia="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>15 (2) (2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Minion Pro" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2) (20</w:t>
-[...40 lines deleted...]
-    <w:p w:rsidR="00FF5640" w:rsidRPr="00003D74" w:rsidRDefault="00FF5640">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305540EA" w14:textId="2EB4FA64" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="00986DD4">
       <w:pPr>
         <w:spacing w:before="11" w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://journal.unnes.ac.id/journals/catharsis</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7781" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A81BEF" w14:textId="7DB52D05" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="00986DD4">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A601E3A" wp14:editId="44746406">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75B91071" wp14:editId="68345823">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1080135</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-7133</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>2044065</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>72390</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5400040" cy="0"/>
-                <wp:effectExtent l="13335" t="15240" r="15875" b="13335"/>
+                <wp:extent cx="5824025" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Group 3"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="349423842" name="Straight Connector 3"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5400040" cy="0"/>
-[...1 lines deleted...]
-                          <a:chExt cx="8504" cy="0"/>
+                          <a:ext cx="5824025" cy="0"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...62 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:schemeClr val="accent4">
+                              <a:lumMod val="50000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
+                <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="page">
+                <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Group 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.05pt;margin-top:160.95pt;width:425.2pt;height:0;z-index:-251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="1701,3219" coordsize="8504,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI6qfTXQMAAOEHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zgQfS+w/0DwcQtHF8tOIkQpCl+C&#10;AukFqPsBNEVdsBKpkrTltNh/3+FQchS3xS66fpCHmtGZmTMX3r05tQ05Cm1qJTMaXYWUCMlVXssy&#10;o19229kNJcYymbNGSZHRJ2Hom/s/Xt31XSpiVakmF5oAiDRp32W0srZLg8DwSrTMXKlOSFAWSrfM&#10;wlGXQa5ZD+htE8RhuAx6pfNOKy6Mgbdrr6T3iF8UgtuPRWGEJU1GITaLT43PvXsG93csLTXrqpoP&#10;YbDfiKJltQSnZ6g1s4wcdP0DVFtzrYwq7BVXbaCKouYCc4BsovAimwetDh3mUqZ92Z1pAmovePpt&#10;WP7h+EmTOs/oghLJWigReiVzR03flSlYPOjuc/dJ+/xAfFT8LwPq4FLvzqU3Jvv+vcoBjh2sQmpO&#10;hW4dBCRNTliBp3MFxMkSDi8XSRiGCRSKP+t4BSV0X0TXYUQJKOZxdOsrx6vN8OXNIkwmnwUs9f4w&#10;xiEmlxC0mXlm0vw/Jj9XrBNYION4GphcjkxutRCudUniyUSjkUkzpXGicSEaYPtfCfwJHSONvyKD&#10;pfxg7INQWAh2fDTWD0AOEpY3H5pgBzUo2gZm4fWMhMT5wscwMGczKIg3+zMgu5D0BF0PoCNWPBp5&#10;rDAOFz8Fm492DiyegEE1yzFEVo1R85McwgaJMLdxQuy0ThnXLzvfLTjkgABGLsVf2ILvseVGW/8/&#10;uNCwSi6XiKYElsjec9Ix6yJzLpxI+owiF+5Fq45ip1BlL3ofnDxrGzm18lWcROXV8IVzAOPnBXTq&#10;Yp2UVqpt3TRYhka6UGI3WUiOUU2dO60Lx+hyv2o0OTLYj/PlPJkvXDaA9sIM9pDMEa0SLN8MsmV1&#10;42Wwb5BcaMCBA9eKuAC/34a3m5vNTTJL4uVmloTr9eztdpXMltvoerGer1erdfS3Cy1K0qrOcyFd&#10;dOMyjpL/NqLDteDX6Hkdv8jiRbJb/P2YbPAyDOQCchn/PdnjjPqFslf5E8yrVv52gdsQhErpb5T0&#10;cLNk1Hw9MC0oad5JWDi3UeI2nMVDsriO4aCnmv1UwyQHqIxaCh3uxJX119eh03VZgacIyyrVW1i0&#10;Re0GGnaeSX1UwwF2Hkp4j2Auw53nLqrpGa2eb+b7fwAAAP//AwBQSwMEFAAGAAgAAAAhAFLgGH3f&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvd3ZT6EbMppainItgK4m2a&#10;TJPQ7GzIbpP037sFQY/vzMM7z2TLybZioN43jg3omQJBXLiy4crA5+717hGED8glto7JwJk8LPPr&#10;qwzT0o38QcM2VCKWsE/RQB1Cl0rpi5os+pnriOPu4HqLIca+kmWPYyy3rUyUupcWG44XauxoXVNx&#10;3J6sgbcRx9Vcvwyb42F9/t4t3r82moy5vZlWzyACTeEPhot+VIc8Ou3diUsv2pgflI6ogXmin0Bc&#10;CJWoBYj970jmmfz/RP4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASOqn010DAADhBwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUuAYfd8AAAAM&#10;AQAADwAAAAAAAAAAAAAAAAC3BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMMGAAAA&#10;AA==&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:line w14:anchorId="61ACC52B" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-.55pt,5.7pt" to="458.05pt,5.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdQE/BzAEAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KFuA0EyzkkSC99&#10;BH18AEMtLQIklyAZS/77LilbDtKiQIv4QIu7O7szo9X2ZrKGHSBEja7j61XNGTiJvXb7jv/8cf/u&#10;mrOYhOuFQQcdP0LkN7u3b7ajb6HBAU0PgVETF9vRd3xIybdVFeUAVsQVenCUVBisSHQN+6oPYqTu&#10;1lRNXb+vRgy9DyghRorezUm+K/2VApm+KhUhMdNx4pbKGcr5mM9qtxXtPgg/aHmiIf6DhRXa0dCl&#10;1Z1Igj0F/Vsrq2XAiCqtJNoKldISigZSs65fqPk+CA9FC5kT/WJTfL228svh1j0EsmH0sY3+IWQV&#10;kwo2/xM/NhWzjotZMCUmKbi5bq7qZsOZPOeqC9CHmD4CWpYfOm60yzpEKw6fYqJhVHouyWHj2Ejb&#10;03yo61IW0ej+XhuTk2UX4NYEdhD0FoWU4NJVqTNP9jP2c3xT0y+/T+q9QObbpRvljKPgRWx5SkcD&#10;M49voJjuSd56JpL38OXs9WmKcVSdYYqYLsCTgr8BT/UZCmVH/wW8IMpkdGkBW+0w/Il2ms6U1Vx/&#10;dmDWnS14xP5Y1qBYQ8tWnDt9GHmbn98L/PL57n4BAAD//wMAUEsDBBQABgAIAAAAIQANlG2H2wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOsYUAQhTlWBQJwitcDdjbeJ&#10;S7yOYqcNf88iDnDcN6PZmXI1+14ccYwukAa1zEAgNcE6ajW8vz0v7kDEZMiaPhBq+MIIq+r8rDSF&#10;DSfa4HGbWsEhFAujoUtpKKSMTYfexGUYkFjbh9GbxOfYSjuaE4f7Xl5nWS69ccQfOjPgY4fN53by&#10;GtY3+9exOdRXm4/45HL3UtcHO2l9eTGvH0AknNOfGX7qc3WouNMuTGSj6DUslGInc3ULgvV7lTPY&#10;/QJZlfL/gOobAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnUBPwcwBAAAGBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADZRth9sAAAAIAQAADwAA&#10;AAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#7f5f00 [1607]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00F83EC3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+    </w:p>
+    <w:p w14:paraId="3944923E" w14:textId="10FDC939" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="00986DD4">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AB1603" w14:textId="48A66C2F" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="00986DD4">
+      <w:pPr>
+        <w:spacing w:before="4" w:line="243" w:lineRule="auto"/>
+        <w:ind w:right="388"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="-4"/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...63 lines deleted...]
-    <w:p w:rsidR="00D60998" w:rsidRPr="00A21D49" w:rsidRDefault="00526FB7" w:rsidP="0038536D">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00342BFC" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title Should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00342BFC" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00342BFC" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00342BFC" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Abbreviations and formulas should be avoided. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>No place or year is included</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0009251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 </w:t>
+      </w:r>
+      <w:r w:rsidR="0009251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0009251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leelawade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0009251A">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Font)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C78417D" w14:textId="47370451" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="00986DD4">
       <w:pPr>
         <w:spacing w:before="4" w:line="243" w:lineRule="auto"/>
         <w:ind w:left="388" w:right="388"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A2877">
-[...55 lines deleted...]
-    <w:p w:rsidR="00FF5640" w:rsidRPr="00003D74" w:rsidRDefault="00FF5640">
+    </w:p>
+    <w:p w14:paraId="6C752E6D" w14:textId="77777777" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="00986DD4">
       <w:pPr>
         <w:spacing w:before="13" w:line="280" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A21D49" w:rsidRPr="00B012F3" w:rsidRDefault="00A21D49" w:rsidP="00A21D49">
+    <w:p w14:paraId="6682F984" w14:textId="65D43DFB" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="008F7781">
       <w:pPr>
         <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="388" w:right="388"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+        <w:ind w:right="388"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Author Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Author Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Author Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7781" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11 pt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F7781" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Leelawadee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, bold</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7781" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AB28C6" w14:textId="5B9EFA70" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="008F7781">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B012F3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department, Institution, Cit</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7781" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, Country</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (8pt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Leelawade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46481C61" w14:textId="40217FF9" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="008F7781">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7781" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Department, Institution, Cit</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7781" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, Country</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7781" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45552601" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="008F7781">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBD0D90" w14:textId="6B24C4B8" w:rsidR="003F5913" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="003F5913">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correspondence: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="superscript"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Eko Sugiarto (ekosugiarto@mail.unnes.ac.id)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Leelawade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045D2B11" w14:textId="46F2BB2C" w:rsidR="008F7781" w:rsidRDefault="008F7781" w:rsidP="008F7781">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Received: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | Revised: ………  | Accepted:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(9pt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Leelawade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F5913" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66463030" w14:textId="77777777" w:rsidR="00973F37" w:rsidRPr="001A4F4B" w:rsidRDefault="00973F37" w:rsidP="008F7781">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="superscript"/>
-[...92 lines deleted...]
-    <w:p w:rsidR="00FF5640" w:rsidRDefault="009A2877">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7225506B" w14:textId="2C09E05E" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="003F5913" w:rsidP="008F7781">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11F1341E" wp14:editId="3ABE4F5D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-9179</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>66144</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5818135" cy="1279003"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1840143390" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5818135" cy="1279003"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="95000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4B35486E" w14:textId="1E8557D1" w:rsidR="003F5913" w:rsidRPr="008F7781" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                            <w:pPr>
+                              <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F7781">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ABSTRACT </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>(1</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>0</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> pt </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Leelawadee</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="37C778C0" w14:textId="77777777" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="00125E51">
+                            <w:pPr>
+                              <w:ind w:right="61"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F7781">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>The abstract should be written briefly and factually</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008F7781">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:lang w:val="id-ID"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> in English</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008F7781">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. The abstract contains a clear elaboration of research purpose, result, and conclusion. The abstract should be written separately from the article. Reference should not be written in the abstract, but if it is indispensable, the authors' name and publication year should be cited. The nonstandard abbreviation should be avoided, but if it is indispensable, the full name should be specified in its initial mention. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="67F0C039" w14:textId="0A80F01E" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                            <w:pPr>
+                              <w:ind w:right="283"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003F5913">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003F5913">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>10</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003F5913">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">pt </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="003F5913">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Leelawade</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="003F5913">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3C2936A1" w14:textId="77777777" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                            <w:pPr>
+                              <w:ind w:right="283"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="68EBD407" w14:textId="77777777" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                            <w:pPr>
+                              <w:ind w:right="283"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2D18484D" w14:textId="77777777" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                            <w:pPr>
+                              <w:ind w:right="283"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1EF83BFA" w14:textId="77777777" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                            <w:pPr>
+                              <w:ind w:right="283"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0C751712" w14:textId="77777777" w:rsidR="003F5913" w:rsidRPr="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                            <w:pPr>
+                              <w:ind w:right="283"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="11F1341E" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.7pt;margin-top:5.2pt;width:458.1pt;height:100.7pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUGNvEjwIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQpdJSKFFUgpkkM&#10;EDDx7Dp2E8nxebbbpPv1O9tpCoztYdqLc/bdfXf35e7OL/pWka2wrgFd0uIop0RoDlWj1yX9/nT9&#10;aUaJ80xXTIEWJd0JRy8WHz+cd2YuJlCDqoQlCKLdvDMlrb038yxzvBYtc0dghEalBNsyj1e7zirL&#10;OkRvVTbJ889ZB7YyFrhwDl+vkpIuIr6Ugvs7KZ3wRJUUc/PxtPFchTNbnLP52jJTN3xIg/1DFi1r&#10;NAYdoa6YZ2Rjm9+g2oZbcCD9EYc2AykbLmINWE2Rv6nmsWZGxFqQHGdGmtz/g+W320dzb5GGzri5&#10;QzFU0Uvbhi/mR/pI1m4kS/SecHyczopZcTylhKOumJye5flxoDM7uBvr/BcBLQlCSS3+jUgS2944&#10;n0z3JiGaA9VU141S8RI6QFwqS7YM/91qXURXtWm/QZXezqZ5Hv8ghowNE8xjAq+QlA54GgJyChpe&#10;skO9UfI7JYKd0g9CkqbCCicx4oicgjLOhfYpGVezSqTn4o+5RMCALDH+iD0AvC5yj52yHOyDq4id&#10;PDrnf0ssOY8eMTJoPzq3jQb7HoDCqobIyX5PUqImsOT7VY8mQVxBtbu3xEIaKWf4dYN/+YY5f88s&#10;zhBOG+4Ff4eHVNCVFAaJkhrsz/fegz22Nmop6XAmS+p+bJgVlKivGpv+rDg5CUMcLyfT0wle7EvN&#10;6qVGb9pLwNYpcAMZHsVg79VelBbaZ1wfyxAVVUxzjF1S7u3+cunTrsAFxMVyGc1wcA3zN/rR8AAe&#10;CA5d/NQ/M2uGVvc4Jbewn182f9PxyTZ4alhuPMgmjsOB14F6HPrYz8OCClvl5T1aHdbo4hcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD9GWs73wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcWttRidoQp0KVKk4cKFElbk68TaLGdoidJvw9ywlOq90Zzb7J94vt2Q3H0HmnQK4FMHS1&#10;N51rFJQfx9UWWIjaGd17hwq+McC+uL/LdWb87N7xdooNoxAXMq2gjXHIOA91i1aHtR/QkXbxo9WR&#10;1rHhZtQzhdueJ0Kk3OrO0YdWD3hosb6eJqsgKZenZH477s6fZfUq0unrkGCq1OPD8vIMLOIS/8zw&#10;i0/oUBBT5SdnAusVrOSGnHQXNEnfyQ1VqShcyi3wIuf/GxQ/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJQY28SPAgAAjgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAP0ZazvfAAAACQEAAA8AAAAAAAAAAAAAAAAA6QQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" fillcolor="#f2f2f2 [3052]" stroked="f" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4B35486E" w14:textId="1E8557D1" w:rsidR="003F5913" w:rsidRPr="008F7781" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                      <w:pPr>
+                        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F7781">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ABSTRACT </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>(1</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>0</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> pt </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Leelawadee</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="37C778C0" w14:textId="77777777" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="00125E51">
+                      <w:pPr>
+                        <w:ind w:right="61"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F7781">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>The abstract should be written briefly and factually</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008F7781">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:lang w:val="id-ID"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> in English</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008F7781">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. The abstract contains a clear elaboration of research purpose, result, and conclusion. The abstract should be written separately from the article. Reference should not be written in the abstract, but if it is indispensable, the authors' name and publication year should be cited. The nonstandard abbreviation should be avoided, but if it is indispensable, the full name should be specified in its initial mention. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="67F0C039" w14:textId="0A80F01E" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                      <w:pPr>
+                        <w:ind w:right="283"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003F5913">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003F5913">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>10</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003F5913">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">pt </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="003F5913">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Leelawade</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="003F5913">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C2936A1" w14:textId="77777777" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                      <w:pPr>
+                        <w:ind w:right="283"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="68EBD407" w14:textId="77777777" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                      <w:pPr>
+                        <w:ind w:right="283"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2D18484D" w14:textId="77777777" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                      <w:pPr>
+                        <w:ind w:right="283"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1EF83BFA" w14:textId="77777777" w:rsidR="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                      <w:pPr>
+                        <w:ind w:right="283"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="0C751712" w14:textId="77777777" w:rsidR="003F5913" w:rsidRPr="003F5913" w:rsidRDefault="003F5913" w:rsidP="003F5913">
+                      <w:pPr>
+                        <w:ind w:right="283"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D77FFD" w14:textId="25446352" w:rsidR="00986DD4" w:rsidRPr="001A4F4B" w:rsidRDefault="00986DD4" w:rsidP="00986DD4">
       <w:pPr>
         <w:spacing w:before="25"/>
         <w:ind w:left="1238" w:right="1238"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...90 lines deleted...]
-    <w:p w:rsidR="00A21D49" w:rsidRPr="00A21D49" w:rsidRDefault="00A21D49">
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46143FC8" w14:textId="77777777" w:rsidR="003F5913" w:rsidRPr="001A4F4B" w:rsidRDefault="003F5913" w:rsidP="00986DD4">
       <w:pPr>
         <w:spacing w:before="25"/>
         <w:ind w:left="1238" w:right="1238"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764D6146" w14:textId="77777777" w:rsidR="003F5913" w:rsidRPr="001A4F4B" w:rsidRDefault="003F5913" w:rsidP="00986DD4">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:ind w:left="1238" w:right="1238"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7D99EE" w14:textId="77777777" w:rsidR="003F5913" w:rsidRPr="001A4F4B" w:rsidRDefault="003F5913" w:rsidP="00986DD4">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:ind w:left="1238" w:right="1238"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AAE3071" w14:textId="77777777" w:rsidR="003F5913" w:rsidRPr="001A4F4B" w:rsidRDefault="003F5913" w:rsidP="00986DD4">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:ind w:left="1238" w:right="1238"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E45E499" w14:textId="77777777" w:rsidR="003F5913" w:rsidRPr="001A4F4B" w:rsidRDefault="003F5913" w:rsidP="00986DD4">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:ind w:left="1238" w:right="1238"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D000FF" w14:textId="77777777" w:rsidR="003F5913" w:rsidRPr="001A4F4B" w:rsidRDefault="003F5913" w:rsidP="00986DD4">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:ind w:left="1238" w:right="1238"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09123447" w14:textId="77777777" w:rsidR="00521219" w:rsidRDefault="00521219" w:rsidP="001A68ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5640" w:rsidRPr="00AC31A4" w:rsidRDefault="009A2877">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2039AFF9" w14:textId="07385708" w:rsidR="00986DD4" w:rsidRDefault="00521219" w:rsidP="001A68ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A2877">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>The abstract should be written briefly and factually</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521219">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="id-ID"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+        </w:rPr>
+        <w:t>word 1; word 2; ……. Word 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A407A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The abstract contains a clear elaboration of research purpose, result, and conclusion. The abstract should be written separately from the article. Reference should not be written in the abstract, but if it is indispensable, the authors' name and publication year should be cited. The nonstandard abbreviation should be avoided, but if it is indispensable, the full name should be specified in its initial mention. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A407A4" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(9pt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A407A4" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Leelawade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A407A4" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074D5348" w14:textId="77777777" w:rsidR="00973F37" w:rsidRDefault="00973F37" w:rsidP="001A68ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A3524E" w14:textId="77777777" w:rsidR="00521219" w:rsidRPr="00521219" w:rsidRDefault="00521219" w:rsidP="001A68ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F1CC56" w14:textId="7FF4A3A5" w:rsidR="001A68ED" w:rsidRPr="0099231E" w:rsidRDefault="001A68ED" w:rsidP="001A68ED">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4F4B" w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4F4B" w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(11 pt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001A4F4B" w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Leelawadee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A4F4B" w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, bold</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4F4B" w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7A7B81" w14:textId="297F8A99" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="001A68ED">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">© 2020 </w:t>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The introduction contains the purpose of article/research that is formulated and presented by an adequate introduction and avoids detail references and research result presentations. The research urgency, supporting facts, and data must be included. A preliminary research result should be explained as the basis of the research. Before mentioning the objective/s, a gap analysis must be elucidated. The gap analysis states the difference/s between the research and other previous studies. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4F4B" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(11 pt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003D5A15">
-        <w:t>Universitas</w:t>
+      <w:r w:rsidR="001A4F4B" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Leelawadee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003D5A15">
-[...128 lines deleted...]
-        <w:ind w:right="73"/>
+      <w:r w:rsidR="001A4F4B" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE0DD68" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="001A68ED">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...31 lines deleted...]
-        <w:ind w:right="73"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F57E0F" w14:textId="7CB72380" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="001A68ED">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...7 lines deleted...]
-        <w:ind w:right="73"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>At this point, the novelty will be apparent. The research stance must be included, whether it corrects, debates, or support the previous research. Please use the following table setup if you want to display the data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C1AC76" w14:textId="77777777" w:rsidR="009426D4" w:rsidRPr="001A4F4B" w:rsidRDefault="009426D4" w:rsidP="001A68ED">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="00B41534" w:rsidRDefault="00B41534" w:rsidP="00B41534">
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DC2F2A" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07109F41" w14:textId="30F6A530" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="001A4F4B">
       <w:pPr>
         <w:pStyle w:val="BodyIndent"/>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BE23B7">
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example of </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4F4B" w:rsidRPr="0099231E">
         <w:rPr>
           <w:b w:val="0"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Table Display</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4219" w:type="dxa"/>
+        <w:tblW w:w="7513" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="538"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2313"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="3382"/>
+        <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidTr="00B41534">
+      <w:tr w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w14:paraId="41B5836C" w14:textId="77777777" w:rsidTr="001A4F4B">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="23BA3E35" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:ind w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B41534">
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="3382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="3AF13692" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:ind w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B41534">
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="52C7452C" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:ind w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B41534">
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidTr="00B41534">
+      <w:tr w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w14:paraId="0E109CC9" w14:textId="77777777" w:rsidTr="001A4F4B">
         <w:trPr>
           <w:trHeight w:val="251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="6B7FA94A" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:ind w:right="77"/>
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B41534">
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="3382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="1B8E5AAB" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:ind w:right="77"/>
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B41534">
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Management </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="3F39236B" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:ind w:right="77"/>
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Teks</w:t>
+              <w:t xml:space="preserve">Teks </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A4F4B">
+              <w:rPr>
+                <w:rStyle w:val="tlid-translation"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>teks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>teks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-[...18 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>teks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidTr="00B41534">
+      <w:tr w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w14:paraId="7B3C8469" w14:textId="77777777" w:rsidTr="001A4F4B">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="2E5B877D" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:ind w:right="77"/>
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B41534">
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="3382" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="0869904B" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calibri" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calibri" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B41534">
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="54D14478" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calibri" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calibri" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Teks</w:t>
+              <w:t xml:space="preserve">Teks </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A4F4B">
+              <w:rPr>
+                <w:rStyle w:val="tlid-translation"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>teks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>teks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-[...18 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>teks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidTr="00B41534">
+      <w:tr w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w14:paraId="179A377D" w14:textId="77777777" w:rsidTr="001A4F4B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcW w:w="587" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="5BB0A1A9" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:ind w:right="77"/>
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B41534">
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="3382" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="2236B16E" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calibri" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calibri" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B41534">
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Publication and Brand Image</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00B41534" w:rsidRPr="00B41534" w:rsidRDefault="00B41534" w:rsidP="00655C99">
+          <w:p w14:paraId="2741850E" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="0099231E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calibri" w:hAnsi="Calisto MT"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calibri" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Teks</w:t>
+              <w:t xml:space="preserve">Teks </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A4F4B">
+              <w:rPr>
+                <w:rStyle w:val="tlid-translation"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>teks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>teks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="001A4F4B">
               <w:rPr>
                 <w:rStyle w:val="tlid-translation"/>
-                <w:rFonts w:ascii="Calisto MT" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calisto MT"/>
-[...18 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Leelawadee" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>teks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B41534" w:rsidRDefault="00B41534" w:rsidP="0061365C">
+    <w:p w14:paraId="124F823E" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="001A68ED">
       <w:pPr>
         <w:spacing w:before="35" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="73"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...6 lines deleted...]
-        <w:spacing w:after="100"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F44311C" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="0099231E" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1661"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>METHODS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0061365C" w:rsidRPr="00003D74" w:rsidRDefault="00526FB7" w:rsidP="0061365C">
-[...1 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+    <w:p w14:paraId="461CB592" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00003D74">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The method used should be accompanied by references; the relevant modification should be explained. The procedure and data analysis technique should be emphasized.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003D74">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D60998" w:rsidRPr="00003D74">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The stages and analysis of the research must be explained in detail.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038536D" w:rsidRPr="00003D74" w:rsidRDefault="0038536D" w:rsidP="0038536D">
-[...1 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+    <w:p w14:paraId="66D580F2" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="0099231E" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="122"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>RESULTS AND DISCUSSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C0A0C1" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:spacing w:after="60" w:line="220" w:lineRule="exact"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section/Subsection </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E3C19D" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...23 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The results and discussion should be presented in the same part, clearly and briefly. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following is how to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>display</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> image data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73877208" w14:textId="46473255" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...43 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2EA07B" w14:textId="214E56C4" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="00790CE6" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="453F3B7C" wp14:editId="25D9DA4B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36D5AEC8" wp14:editId="42B17FD0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1905</wp:posOffset>
+              <wp:posOffset>1710446</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>106350</wp:posOffset>
+              <wp:posOffset>143021</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2540000" cy="1372235"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Picture 7" descr="https://dev.inibaru.id/nuploads/45/cvardikaryautamablogspotcom.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://dev.inibaru.id/nuploads/45/cvardikaryautamablogspotcom.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1372235"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00893ADE" w:rsidRDefault="00893ADE" w:rsidP="00B41534">
-[...1 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+    <w:p w14:paraId="4DCF6706" w14:textId="071A918C" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...6 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B030F1" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...6 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A524646" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...6 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115EB22A" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...6 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E5BAB7" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...6 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2038E6EF" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...6 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42001A64" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...6 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638D7085" w14:textId="72874CF2" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figure 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example of </w:t>
+      </w:r>
+      <w:r w:rsidR="0099231E" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Picture </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="0099231E" w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Image Display</w:t>
+      </w:r>
+      <w:r w:rsidR="00570AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00570AD2" w:rsidRPr="00ED4061">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E767DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Source</w:t>
+      </w:r>
+      <w:r w:rsidR="00570AD2" w:rsidRPr="00ED4061">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00570AD2" w:rsidRPr="00ED4061">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>E Sugiarto</w:t>
+      </w:r>
+      <w:r w:rsidR="00570AD2" w:rsidRPr="00ED4061">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44229501" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...6 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBB1669" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...6 lines deleted...]
-        <w:spacing w:before="14" w:line="220" w:lineRule="exact"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section/Subsection </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D57AC30" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The discussion part should contain the benefit of the research result, not the repeat result part. The results and discussion part can be written in the same part to avoid the extensive quotation. The results of data analysis must be reliable in answering research problems. References to the discussion should not repeat the references in the introduction. Comparisons to the findings of previous studies must be included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77757298" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FBA2428" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="0099231E" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="1321"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>USION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530A04F2" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The conclusion of the research is presented briefly, declarative, non-bulleted, and conceptual. The research impact must be stated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4610E041" w14:textId="77777777" w:rsidR="00715264" w:rsidRDefault="00715264" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6512322C" w14:textId="097010B9" w:rsidR="00715264" w:rsidRPr="00715264" w:rsidRDefault="00715264" w:rsidP="00715264">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="1321"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:b/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_self" w:history="1">
+        <w:r w:rsidRPr="00715264">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+            <w:b/>
+            <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>DECLARATION</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="426C9FD7" w14:textId="0C960733" w:rsidR="001A68ED" w:rsidRDefault="003E0994" w:rsidP="003E0994">
+      <w:pPr>
+        <w:spacing w:before="14" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0994">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The authors used [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0994">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>name of AI used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0994">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00862BB7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0994">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>language</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E0994">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> editing, translation, proofreading, literature support, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E0994">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0994">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All content was reviewed and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0994">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0994">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the authors, who take full responsibility for the final manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036AD68B" w14:textId="77777777" w:rsidR="003E0994" w:rsidRPr="001A4F4B" w:rsidRDefault="003E0994" w:rsidP="003E0994">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="1345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3CD278" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="0099231E" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="1321"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...196 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D85954" w:rsidRPr="00D85954" w:rsidRDefault="00D85954" w:rsidP="00D85954">
-      <w:pPr>
+    <w:p w14:paraId="24633DDB" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="0099231E" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sugiarto, E. (2019). </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D85954">
-[...5 lines deleted...]
-        <w:t>Sugiarto</w:t>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kreativitas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D85954">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, E. (2019). </w:t>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seni dan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t>Kreativitas</w:t>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pembelajarannya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D85954">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Yogyakarta: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D85954">
-[...6 lines deleted...]
-        <w:t>Seni</w:t>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LKiS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D85954">
-[...68 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E48C27E" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="0099231E" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-[...33 lines deleted...]
-        <w:r w:rsidRPr="00D85954">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sugiarto, E., Othman, A. N., Triyanto, &amp; Febriani, M. (2020). Regional Icon Motifs: Recent Trends in Indonesia's Batik Fabric Development. Vlakna a Textil, Vol 27(1) 93-98. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0099231E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:iCs/>
             <w:noProof/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">http://vat.ft.tul.cz/ </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00862BB7" w:rsidRPr="00D85954" w:rsidRDefault="00862BB7" w:rsidP="00D85954">
-      <w:pPr>
+    <w:p w14:paraId="185A1DA3" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D85954">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rohidi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D85954">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">(2012). </w:t>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T. R. (2012). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D85954">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Metodologi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D85954">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D85954">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Penelitian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D85954">
-[...41 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seni. Semarang: Cipta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prima Nusantara</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00862BB7" w:rsidRDefault="00862BB7" w:rsidP="00901FBD">
-[...1 lines deleted...]
-        <w:spacing w:before="4" w:line="249" w:lineRule="auto"/>
+    <w:p w14:paraId="542FC317" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="001A4F4B" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="69"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...8 lines deleted...]
-        <w:spacing w:before="4" w:line="249" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475C3122" w14:textId="77777777" w:rsidR="001A68ED" w:rsidRPr="0099231E" w:rsidRDefault="001A68ED" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="69"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Reference in the article should be ordered based on the most recent reference. All of citation should be written in reference part. Every cited reference should be written completely in the reference part. An unpublished reference is not suggested to be quoted in the article. References should be written according to the APA style. Reference </w:t>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reference written in 9pt font size. Reference in the article should be ordered based on the most recent reference. All of citation should be written in reference part. Every cited reference should be written completely in the reference part. An unpublished reference is not suggested to be quoted in the article. References should be written according to the APA style. Reference </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D85954" w:rsidRPr="00D85954">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>sould</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D85954" w:rsidRPr="00D85954">
-[...49 lines deleted...]
-      </w:cols>
+      <w:r w:rsidRPr="0099231E">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:eastAsia="Calisto MT" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be written by reference management software (Mendeley). This journal requires 80% of the reference cited from the national and international journals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7160D4" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3FFA4E" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027E731E" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1985BA1B" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C978D1" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B20D42" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CBDC2E" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65BAE9D4" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDC0BE0" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C166D63" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C159D5E" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160F4DD7" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35052762" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E153539" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C568DC5" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFBFBB4" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304E6B62" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313C51C7" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6E9F9C" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="043F15FD" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114B5F5C" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD4F6C1" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670698FB" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2851FE3C" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627A83AC" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F68CB7" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F36B3A6" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55455A1D" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB70580" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149B986E" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DACC107" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7443159E" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63683AA8" w14:textId="77777777" w:rsidR="008F7781" w:rsidRPr="001A4F4B" w:rsidRDefault="008F7781" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B34E79C" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4D4083" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0858650B" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B587792" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6B44EC" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A4B976D" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291E3E7D" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F724EA0" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17AF3E3C" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649C759C" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27461DEC" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F244622" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547F31FE" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C9CB8B" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DEC1D3C" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCAF870" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F320C8E" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6996D28A" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617CD0FF" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715EDCB5" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18ED19BA" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4674A0EA" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64EBCE07" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072D7145" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDD83C1" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150DC501" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C43AF8" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F14042A" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB3BBE2" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8E1A0B" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037BFD77" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A394AC" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0580F943" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260231AA" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0B2D7B" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010DF04A" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="274FBEF2" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4016FF90" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2202E247" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D1D99A" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E95083B" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019C0562" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3241DC50" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B6D0A5" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D34E4E0" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BFDADB" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F114FC" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055DF5B6" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5" w:rsidP="00F021E4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483C9FC5" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C26DD78" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA656F2" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7172B9" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B37969" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F55FBAD" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E508DB7" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562C5B5F" w14:textId="77777777" w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidRDefault="003240D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003240D5" w:rsidRPr="001A4F4B" w:rsidSect="0059159D">
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1135" w:right="1274" w:bottom="1418" w:left="1418" w:header="708" w:footer="559" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE58C5" w:rsidRDefault="00EE58C5">
+    <w:p w14:paraId="7E9E95A6" w14:textId="77777777" w:rsidR="002E58EE" w:rsidRDefault="002E58EE" w:rsidP="008F7781">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE58C5" w:rsidRDefault="00EE58C5">
+    <w:p w14:paraId="409E0A49" w14:textId="77777777" w:rsidR="002E58EE" w:rsidRDefault="002E58EE" w:rsidP="008F7781">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...28 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Leelawadee">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1652276493"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+      </w:rPr>
+      <w:id w:val="-1797288363"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="009F0625" w:rsidRDefault="009F0625" w:rsidP="009F0625">
+      <w:p w14:paraId="243DE381" w14:textId="59190667" w:rsidR="0059159D" w:rsidRPr="0059159D" w:rsidRDefault="0059159D" w:rsidP="0059159D">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
-          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
-        </w:r>
-[...4 lines deleted...]
-          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
             <w:noProof/>
           </w:rPr>
-          <w:fldChar w:fldCharType="end"/>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00BE3AAC">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00571517" w:rsidRPr="00571517">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>CATHARSIS: JOURNAL OF ARTS EDUCATION</w:t>
+        </w:r>
+        <w:r w:rsidR="00E35BDB">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00571517" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28C5E9EE" w14:textId="4A939032" w:rsidR="00DB1C11" w:rsidRPr="0059159D" w:rsidRDefault="00A30FEE" w:rsidP="00571517">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00571517">
+      <w:rPr>
+        <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">E </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00571517">
+      <w:rPr>
+        <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Sugiarto </w:t>
+    </w:r>
+    <w:r w:rsidR="00571517">
+      <w:rPr>
+        <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>et al</w:t>
+    </w:r>
+    <w:r w:rsidR="00571517" w:rsidRPr="00571517">
+      <w:rPr>
+        <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00BE3AAC">
+      <w:rPr>
+        <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00571517" w:rsidRPr="0059159D">
+      <w:rPr>
+        <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00571517">
+      <w:rPr>
+        <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+        </w:rPr>
+        <w:id w:val="-1247870649"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00DB1C11" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00DB1C11" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00DB1C11" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DB1C11" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00DB1C11" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00FF5640" w:rsidRDefault="009F0625">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="394407245"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0C5F6611" w14:textId="52EF78E1" w:rsidR="00DB1C11" w:rsidRPr="00DB1C11" w:rsidRDefault="00DB1C11" w:rsidP="00DB1C11">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="en-ID"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72A36CD0" wp14:editId="4D5F9C8D">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-7132</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-79131</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="5823585" cy="0"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1107967259" name="Straight Connector 3"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvCnPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5823585" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="accent4">
+                                <a:lumMod val="50000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="tx1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:pict>
+                <v:line w14:anchorId="7639173E" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="-.55pt,-6.25pt" to="458pt,-6.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBg4EHwxQEAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdujAEyzkkSC5p&#10;G7TJBzDU0iJAcgmSseS/75Ky5aApULSoDhQfOzM7y+X2arSGHSBEja7ly0XNGTiJnXb7lj893n7Y&#10;cBaTcJ0w6KDlR4j8avf+3XbwDaywR9NBYETiYjP4lvcp+aaqouzBirhAD44OFQYrEi3DvuqCGIjd&#10;mmpV15+rAUPnA0qIkXZvpkO+K/xKgUzflIqQmGk55ZbKGMr4nMdqtxXNPgjfa3lKQ/xDFlZoR6Iz&#10;1Y1Igr0E/YbKahkwokoLibZCpbSE4oHcLOtf3PzohYfihYoT/Vym+P9o5dfDtXsIVIbBxyb6h5Bd&#10;jCrY/Kf82FiKdZyLBWNikjbXm9XH9WbNmTyfVRegDzHdAVqWJy032mUfohGH+5hIjELPIXnbuDxG&#10;NLq71caURe4AuDaBHQTdnZASXPpUSMyL/YLdtL+u6cu3SIylaTJkWl3Y6CwrVBeLZZaOBib176CY&#10;7sjUsgjMRK+1lycV4yg6wxRlOgPrPwNP8RkKpTP/BjwjijK6NIOtdhh+p57Gc8pqij9XYPKdS/CM&#10;3bFcfikNtVip3Ok55B5+vS7wy6Pd/QQAAP//AwBQSwMEFAAGAAgAAAAhAGMF/YbcAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/QejwW6tk5SWLYtT1o3t3jawqxurSagth9hN0/36&#10;qTDYTkJ6j6fvFevJWTHiEDpPCtJ5AgKp9qajRkG1/5g9gQhRk9HWEyq4YoB1eX9X6Nz4C21x3MVG&#10;cAiFXCtoY+xzKUPdotNh7nsk1o5+cDryOjTSDPrC4c7KLElW0umO+EOre3xrsT7tzk6BfP+qxsUy&#10;LKrvJJMWt5vN57VV6vFhen0BEXGKf2a44TM6lMx08GcyQVgFszRl521mSxBseE5XXO7we5FlIf9X&#10;KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYOBB8MUBAAD8AwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYwX9htwAAAAKAQAADwAAAAAAAAAA&#10;AAAAAAAfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#7f5f00 [1607]" strokeweight=".5pt">
+                  <v:stroke joinstyle="miter"/>
+                </v:line>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="5AC86ED7" w14:textId="3863D657" w:rsidR="00DB1C11" w:rsidRPr="0059159D" w:rsidRDefault="0065653F" w:rsidP="0065653F">
+        <w:pPr>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>©2026 Universitas Negeri Semarang</w:t>
+        </w:r>
+        <w:r w:rsidR="00BE3AAC">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t xml:space="preserve">      </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t xml:space="preserve">  </w:t>
+        </w:r>
+        <w:r w:rsidR="00DB1C11" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00DB1C11" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00DB1C11" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DB1C11" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00DB1C11" w:rsidRPr="0059159D">
+          <w:rPr>
+            <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee" w:hint="cs"/>
+            <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7BF913FB" w14:textId="577860F3" w:rsidR="008F7781" w:rsidRPr="008F7781" w:rsidRDefault="0065653F" w:rsidP="00DB1C11">
     <w:pPr>
-      <w:spacing w:line="200" w:lineRule="exact"/>
+      <w:spacing w:before="11" w:line="240" w:lineRule="exact"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-ID"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19DAB2BD" wp14:editId="7607AE09">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75270FA9" wp14:editId="3DE1F135">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>2152650</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2453640</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>800100</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>55769</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="3187700" cy="127000"/>
-              <wp:effectExtent l="0" t="0" r="12700" b="6350"/>
+              <wp:extent cx="2560320" cy="253219"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 4"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="474842964" name="Rectangle 6"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3187700" cy="127000"/>
+                        <a:ext cx="2560320" cy="253219"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00FF5640" w:rsidRDefault="009F0625">
+                        <w:p w14:paraId="62F47C4A" w14:textId="7B804164" w:rsidR="00DB1C11" w:rsidRPr="00DB1C11" w:rsidRDefault="00DB1C11" w:rsidP="0065653F">
                           <w:pPr>
-                            <w:spacing w:line="200" w:lineRule="exact"/>
-                            <w:ind w:left="20" w:right="-27"/>
+                            <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="18"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...122 lines deleted...]
-                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...2 lines deleted...]
-              <wp14:sizeRelV relativeFrom="page">
+              <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...4 lines deleted...]
-              <v:textbox inset="0,0,0,0">
+            <v:rect w14:anchorId="75270FA9" id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:193.2pt;margin-top:4.4pt;width:201.6pt;height:19.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACQXWMcQIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQplI2KFFUgpkkI&#10;0GDi2XVsEsnxeWe3Sffrd3bSlAHaw7SXxPbdfXf3+TufX/StYVuFvgFb8uIo50xZCVVjn0v+4/H6&#10;0xfOfBC2EgasKvlOeX6x/PjhvHMLNYMaTKWQEYj1i86VvA7BLbLMy1q1wh+BU5aMGrAVgbb4nFUo&#10;OkJvTTbL89OsA6wcglTe0+nVYOTLhK+1kuFOa68CMyWn2kL6Yvqu4zdbnovFMwpXN3IsQ/xDFa1o&#10;LCWdoK5EEGyDzRuotpEIHnQ4ktBmoHUjVeqBuinyV9081MKp1AuR491Ek/9/sPJ2++DukWjonF94&#10;WsYueo1t/FN9rE9k7SayVB+YpMPZ/DQ/nhGnkmyz+fGsOItsZodohz58VdCyuCg50mUkjsT2xofB&#10;de8Sk1m4boxJF2LsHweEGU+yQ4lpFXZGRT9jvyvNmioWlRIk9ahLg2wr6N6FlMqGYjDVolLDcTHP&#10;8yQAgp8iUgMJMCJrKmjCHgGiMt9iD+2M/jFUJfFNwfnfChuCp4iUGWyYgtvGAr4HYKirMfPgvydp&#10;oCayFPp1Ty5xuYZqd48MYZgC7+R1QzdzI3y4F0iyp8ukUQ539NEGupLDuOKsBvz13nn0JzWSlbOO&#10;xqjk/udGoOLMfLOk07Pi5CTOXdqczD9HweBLy/qlxW7aS6AbK+jRcDIto38w+6VGaJ9o4lcxK5mE&#10;lZS75DLgfnMZhvGmN0Oq1Sq50aw5EW7sg5MRPBIclffYPwl0ozwDCfsW9iMnFq9UOvjGSAurTQDd&#10;JAkfeB2ppzlNGhrflPgQvNwnr8PLt/wNAAD//wMAUEsDBBQABgAIAAAAIQAyj+TQ3QAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqANUqRviVICEEOoBUejdsd0kIl5HtvPT&#10;t2c5wXE0o5lvyt3iejbZEDuPEm5XGTCL2psOGwlfny83AlhMCo3qPVoJZxthV11elKowfsYPOx1S&#10;w6gEY6EktCkNBedRt9apuPKDRfJOPjiVSIaGm6BmKnc9v8uynDvVIS20arDPrdXfh9FJOPrT0+x0&#10;jW/T+b0bX/dBa7GX8vpqeXwAluyS/sLwi0/oUBFT7Uc0kfUS7kW+pqgEQQ/I34htDqyWsBYb4FXJ&#10;/x+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACQXWMcQIAAEEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyj+TQ3QAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight="1pt">
+              <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00FF5640" w:rsidRDefault="009F0625">
+                  <w:p w14:paraId="62F47C4A" w14:textId="7B804164" w:rsidR="00DB1C11" w:rsidRPr="00DB1C11" w:rsidRDefault="00DB1C11" w:rsidP="0065653F">
                     <w:pPr>
-                      <w:spacing w:line="200" w:lineRule="exact"/>
-                      <w:ind w:left="20" w:right="-27"/>
+                      <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calisto MT" w:eastAsia="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="18"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...122 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
-            </v:shape>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00116618" w:rsidRDefault="00116618"/>
-[...5 lines deleted...]
-</w:hdr>
+</w:ftr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...462 lines deleted...]
-</w:numbering>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="62914837" w14:textId="77777777" w:rsidR="002E58EE" w:rsidRDefault="002E58EE" w:rsidP="008F7781">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="74BDA753" w14:textId="77777777" w:rsidR="002E58EE" w:rsidRDefault="002E58EE" w:rsidP="008F7781">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00FF5640"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00FF5640"/>
+    <w:rsidRoot w:val="00986DD4"/>
+    <w:rsid w:val="0009251A"/>
+    <w:rsid w:val="00125E51"/>
+    <w:rsid w:val="00160EEC"/>
+    <w:rsid w:val="001A4F4B"/>
+    <w:rsid w:val="001A68ED"/>
+    <w:rsid w:val="001E0C00"/>
+    <w:rsid w:val="002E58EE"/>
+    <w:rsid w:val="00321F46"/>
+    <w:rsid w:val="003240D5"/>
+    <w:rsid w:val="00342683"/>
+    <w:rsid w:val="00342BFC"/>
+    <w:rsid w:val="003E0994"/>
+    <w:rsid w:val="003F5913"/>
+    <w:rsid w:val="00521219"/>
+    <w:rsid w:val="0052596F"/>
+    <w:rsid w:val="00570AD2"/>
+    <w:rsid w:val="00571517"/>
+    <w:rsid w:val="0059159D"/>
+    <w:rsid w:val="005E1EF0"/>
+    <w:rsid w:val="0065653F"/>
+    <w:rsid w:val="00715264"/>
+    <w:rsid w:val="00760B34"/>
+    <w:rsid w:val="00790CE6"/>
+    <w:rsid w:val="00807D7F"/>
+    <w:rsid w:val="008F7781"/>
+    <w:rsid w:val="00916594"/>
+    <w:rsid w:val="009426D4"/>
+    <w:rsid w:val="00973F37"/>
+    <w:rsid w:val="00977DB0"/>
+    <w:rsid w:val="00986DD4"/>
+    <w:rsid w:val="0099231E"/>
+    <w:rsid w:val="00A30FEE"/>
+    <w:rsid w:val="00A407A4"/>
+    <w:rsid w:val="00B1634F"/>
+    <w:rsid w:val="00BE3AAC"/>
+    <w:rsid w:val="00C72C28"/>
+    <w:rsid w:val="00CB3BCC"/>
+    <w:rsid w:val="00D30ECB"/>
+    <w:rsid w:val="00D34891"/>
+    <w:rsid w:val="00DB1C11"/>
+    <w:rsid w:val="00E35BDB"/>
+    <w:rsid w:val="00E54F07"/>
+    <w:rsid w:val="00E767DC"/>
+    <w:rsid w:val="00ED4061"/>
+    <w:rsid w:val="00F021E4"/>
+    <w:rsid w:val="00F56651"/>
+    <w:rsid w:val="00F83742"/>
+    <w:rsid w:val="00FF6276"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="id-ID"/>
+  <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2E74E32C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{10AEBF6D-E157-4BFE-B93A-9A2CA9F729A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00986DD4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="720" w:hanging="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1440" w:hanging="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="2160" w:hanging="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="2880" w:hanging="720"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="3600" w:hanging="720"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="4320" w:hanging="720"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="5040" w:hanging="720"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="5760" w:hanging="720"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="6480" w:hanging="720"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Body of text,List Paragraph1,Daftar Acuan,Body of text+2,List Paragraph11,Colorful List - Accent 11,Dalam Tabel,kepala,Light Grid - Accent 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D30ECB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Body of text Char,List Paragraph1 Char,Daftar Acuan Char,Body of text+2 Char,List Paragraph11 Char,Colorful List - Accent 11 Char,Dalam Tabel Char,kepala Char,Light Grid - Accent 31 Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00D30ECB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
-    <w:rsid w:val="001B3490"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3490"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="0061365C"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:val="id-ID"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F83EC3"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F83EC3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D30ECB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F83EC3"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOPAuthorChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00A21D49"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D30ECB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D30ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D30ECB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D30ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D30ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D30ECB"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IOPAuthor">
-[...4 lines deleted...]
-    <w:rsid w:val="00A21D49"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="008F7781"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="256" w:lineRule="auto"/>
-      <w:ind w:right="2552"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...99 lines deleted...]
-    <w:rsid w:val="00B41534"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F0625"/>
+    <w:rsid w:val="008F7781"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F0625"/>
+    <w:rsid w:val="008F7781"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F0625"/>
+    <w:rsid w:val="008F7781"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F0625"/>
-[...175 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008F7781"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...388 lines deleted...]
-      <w:lang w:val="id-ID"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F83EC3"/>
+    <w:rsid w:val="008F7781"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F83EC3"/>
+    <w:rsid w:val="008F7781"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...70 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyIndent">
     <w:name w:val="BodyIndent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyIndentChar"/>
     <w:autoRedefine/>
-    <w:rsid w:val="00B41534"/>
+    <w:rsid w:val="001A4F4B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:jc w:val="both"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+      <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
       <w:b/>
       <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyIndentChar">
     <w:name w:val="BodyIndent Char"/>
     <w:link w:val="BodyIndent"/>
-    <w:rsid w:val="00B41534"/>
+    <w:rsid w:val="001A4F4B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+      <w:rFonts w:ascii="Leelawadee" w:eastAsia="Times New Roman" w:hAnsi="Leelawadee" w:cs="Leelawadee"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:szCs w:val="22"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
       <w:lang w:val="en-GB"/>
-    </w:rPr>
-[...28 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
     <w:name w:val="tlid-translation"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00B41534"/>
-[...41 lines deleted...]
-    <w:rsid w:val="009F0625"/>
+    <w:rsid w:val="001A68ED"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.unnes.ac.id/sju/index.php/catharsis" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vat.ft.tul.cz/%202020/%201/VaT_2020_1_14.%20pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journal.unnes.ac.id/index.php/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/search?q=Artificial+Intelligence+Declaration&amp;FORM=AWRE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vat.ft.tul.cz/%202020/%201/VaT_2020_1_14.%20pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Times New Roman-Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Times New Roman" panose="02020603050405020304"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐ明朝"/>
+        <a:font script="Hang" typeface="바탕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="돋움"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3534</Characters>
+  <Pages>4</Pages>
+  <Words>603</Words>
+  <Characters>3440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4146</CharactersWithSpaces>
+  <CharactersWithSpaces>4035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Mochamad Rizqi Adhi Pratama</dc:creator>
+  <dc:subject/>
+  <dc:creator>eko sugiarto</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>