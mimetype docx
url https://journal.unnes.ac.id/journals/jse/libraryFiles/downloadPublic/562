--- v0 (2026-02-01)
+++ v1 (2026-09-08)
@@ -1,3261 +1,4455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...17 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="21B148AB" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:pBdr>
-          <w:top w:color="000000" w:space="1" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    </w:p>
+    <w:p w14:paraId="293D97EC" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
-          <w:top w:color="000000" w:space="1" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+        </w:rPr>
+        <w:t>Title of articles in English should describe the main content of manuscripts, be informative, concise, and not too wordy (12-15 words only), and does not contain formulas. Use Capital Each Word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF9FD5F" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    </w:p>
+    <w:p w14:paraId="2379E7AD" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+        </w:rPr>
+        <w:t xml:space="preserve">Full name without academic degrees and titles, written in capital letters. Manuscript written by groups needs to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>supplemented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by complete contact details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B99A3D" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    </w:p>
+    <w:p w14:paraId="695EC716" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-          <w:i w:val="1"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:i w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name should be accompanied by complete affiliation address, country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74088848" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+    </w:p>
+    <w:p w14:paraId="06612493" w14:textId="105AA937" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-          <w:i w:val="1"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="385623"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correspondence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:i w:val="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>email address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C4DCF7" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+    </w:p>
+    <w:p w14:paraId="365DC719" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="e7e6e6" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...7 lines deleted...]
-          <w:color w:val="5b9bd5"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="5B9BD5"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:b w:val="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+        </w:rPr>
+        <w:t>Written briefly in English in one paragraph of 150-200 words, containing background, research objectives, methodology, results, conclusion of the study and your research contributions to science.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46ABDBFB" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="e7e6e6" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="960"/>
+          <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    </w:p>
+    <w:p w14:paraId="4A22F41D" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="e7e6e6" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="960"/>
+          <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Written in English 3-5 words or groups of words, written alphabetically, use lowercase </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+        <w:t>and ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FBE4C3" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="960"/>
+          <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-[...8 lines deleted...]
-          <w:b w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F7A071" w14:textId="77777777" w:rsidR="009E5AB9" w:rsidRPr="006913CD" w:rsidRDefault="009E5AB9" w:rsidP="009E5AB9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>© Universitas Negeri Semarang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This is an open access article under the CC BY license</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1659AC31" w14:textId="77777777" w:rsidR="009E5AB9" w:rsidRDefault="009E5AB9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="960"/>
+          <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC50EAF" w14:textId="76D2F6F9" w:rsidR="006913CD" w:rsidRDefault="006913CD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006913CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: March 19, 2025; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006913CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Revised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006913CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: October 13, 2025; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006913CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Accepted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006913CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: March 3, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0DCE15" w14:textId="77777777" w:rsidR="006913CD" w:rsidRDefault="006913CD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDABBA1" w14:textId="771972B7" w:rsidR="004B3941" w:rsidRDefault="006913CD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>DOI: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006913CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.15294/jse.v3i2.26742</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229A30C0" w14:textId="77777777" w:rsidR="006913CD" w:rsidRDefault="006913CD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:bCs/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EF9268" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:keepNext w:val="1"/>
+    </w:p>
+    <w:p w14:paraId="3ED079EC" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-          <w:color w:val="5b9bd5"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="5B9BD5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+        </w:rPr>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE219EA" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+        </w:rPr>
+        <w:t>Explaining the background, problems, importance of research, brief literature review that relates directly to research or previous findings that need to be developed, gap analysis and ended with a paragraph of research purposes. A balance must be kept between the pure and applied aspects of the subject. The introduction is presented in the form of paragraphs of approximately 1000 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23091547" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:keepNext w:val="1"/>
+    </w:p>
+    <w:p w14:paraId="2E821485" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+        </w:rPr>
+        <w:t>METHODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F59EFFB" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+        </w:rPr>
+        <w:t>Make sure that work can be repeated according to the details provided. It contains technical information of the study presented clearly. Therefore, readers can conduct research based on the techniques presented. Materials and equipment specifications are necessary. Approaches or procedures of study together with data analysis methods must be presented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48585CD4" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:keepNext w:val="1"/>
+    </w:p>
+    <w:p w14:paraId="00EE1965" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+        </w:rPr>
+        <w:t>RESULT AND DISCUSSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4950EC24" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+        </w:rPr>
+        <w:t xml:space="preserve">Well-prepared tables and or figures must be of significant feature of this section, because they convey the major observations to readers. Any information provided in tables and figures should no longer be repeated in the text, but the text should focus on the importance of the principal findings of the study. In general, journal papers will contain three-seven figures and tables. Same data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>can not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be presented in the form of tables and figures. The results of the study are discussed to address the problem formulated, objectives and research hypotheses. It is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>higly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suggested that discussion be focused on the why and how of the research findings can happen and to extend to which the research </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>findins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be applied to other relevant problems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4080009D" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-[...10 lines deleted...]
-        <w:keepNext w:val="1"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A45CAF" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+        </w:rPr>
+        <w:t>CONCLUSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01844A4B" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion should be withdrawn </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research findings, formulated concerns and research purposes. Conclusion is presented in one paragraph without numerical form of expression. Explain your research contributions to science.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C863A6B" w14:textId="77777777" w:rsidR="00B42086" w:rsidRDefault="00B42086">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...19 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="6EEA3BCA" w14:textId="77777777" w:rsidR="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+    </w:p>
+    <w:p w14:paraId="2B8EB79D" w14:textId="142873AC" w:rsidR="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
           <w:color w:val="385623"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DECLARATION OF GENERATIVE AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E64F258" w14:textId="1148BA7E" w:rsidR="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the preparation of this work the authors used OpenAI’s ChatGPT-4o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enhance readability and perform grammar checking. After using this tool/service, the authors reviewed and edited the content as needed and take full responsibility for the content of the publication</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6781C92D" w14:textId="77777777" w:rsidR="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20199BE4" w14:textId="5E763336" w:rsidR="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>DECLARATION OF COMPETING INTEREST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C29F144" w14:textId="4E0D95BF" w:rsidR="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All authors declare that they have no conflicts of interest regarding the publication of this paper</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23882F25" w14:textId="77777777" w:rsidR="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1D7C30" w14:textId="3019457D" w:rsidR="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>AUTHORSHIP CONTRIBUTION STATEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2374244F" w14:textId="2616190B" w:rsidR="00B42086" w:rsidRDefault="004C18B7" w:rsidP="00B42086">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C18B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Writing – review &amp; editing, Writing – original draft, Validation, Conceptualization</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A1A49F" w14:textId="77777777" w:rsidR="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09352AE7" w14:textId="61FBD318" w:rsidR="00B42086" w:rsidRDefault="00B42086" w:rsidP="00B42086">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>FUNDING</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> STATEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BB89CD" w14:textId="1975E1B9" w:rsidR="00B42086" w:rsidRDefault="004C18B7" w:rsidP="00B42086">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C18B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This research received no external funding</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42086">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B22D2DF" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120094A0" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:b/>
+          <w:color w:val="385623"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B81BEBD" w14:textId="3F186B3A" w:rsidR="004B3941" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...52 lines deleted...]
-    <w:sectPr>
+      <w:r w:rsidRPr="00613B9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Manuscripts are written by using standard citation application (Mendeley/Endnote/Zotero). APA (American Psychological Association) reference style is required. Minimum 15 references with a composition of 80% from journals of the last 10 years.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004B3941" w:rsidSect="00394D9A">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:h="16839" w:w="11907" w:orient="portrait"/>
-[...1 lines deleted...]
-      <w:titlePg w:val="1"/>
+      <w:pgSz w:w="11907" w:h="16839"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="839" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="19EE5797" w14:textId="77777777" w:rsidR="00954E11" w:rsidRDefault="00954E11">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="72BB6AEA" w14:textId="77777777" w:rsidR="00954E11" w:rsidRDefault="00954E11">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:font w:name="Georgia"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Heavenetica8">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{AC448766-D1CC-4D87-94A8-EB66D59A1866}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{CDCEBC89-0D2B-42B4-9C37-1C4914EFF9C0}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{4D4E8834-98C3-4BDA-9DB7-9D6CB4AEC48F}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{CEA2A187-3C99-4676-9669-3FB3D913359F}"/>
+  </w:font>
+  <w:font w:name="TimesNewRomanPS-BoldMT">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{7FE32BDC-619F-4E06-91FC-891681B36323}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{D456C746-D2DB-445E-9297-2AEFE5A7EB90}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{9032198C-7CD6-451F-A154-8BB8B3D92380}"/>
+  </w:font>
   <w:font w:name="Candara">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+    <w:panose1 w:val="020E0502030303020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{1BE8C5C1-5AB5-4E63-9A94-FA5B273EE4A5}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{7B80B077-3343-4D2A-BD5A-3AA7059971D2}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{9C236A88-E7AF-477E-8D3C-F031BBD860D5}"/>
+  </w:font>
+  <w:font w:name="Noto Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{057F4253-1093-4336-83D6-CB3C2AF57F37}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{93C48209-FA1A-4E9A-BE5F-0AFFE4012B6D}"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{3E27837E-916F-44FE-A0D3-409E7E0BFE1B}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7093D40E" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="left" w:leader="none" w:pos="960"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-        <w:i w:val="1"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00394D9A">
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F418440" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="left" w:leader="none" w:pos="960"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
-[...1 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
-[...16 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00394D9A">
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E0908CF" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="left" w:leader="none" w:pos="960"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9000"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-        <w:i w:val="1"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00394D9A">
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="15AADB8A" w14:textId="77777777" w:rsidR="00954E11" w:rsidRDefault="00954E11">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="77E0F26F" w14:textId="77777777" w:rsidR="00954E11" w:rsidRDefault="00954E11">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...1 lines deleted...]
-    <w:pPr>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4203669C" w14:textId="3292D706" w:rsidR="004B3941" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4153"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:leader="none" w:pos="10152"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="10152"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:color w:val="385623"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-        <w:i w:val="1"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
         <w:color w:val="385623"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Journal of Safety Education, 2023, 1(1), 1-5</w:t>
+      <w:t>Journal of Safety Education, 202</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidR="00394D9A">
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
+        <w:color w:val="385623"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
+        <w:color w:val="385623"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00394D9A">
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
+        <w:color w:val="385623"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
+        <w:color w:val="385623"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r w:rsidR="00394D9A">
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
+        <w:color w:val="385623"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
+        <w:color w:val="385623"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>), 1-5</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A509577" w14:textId="4082D9A9" w:rsidR="00394D9A" w:rsidRPr="00394D9A" w:rsidRDefault="00394D9A" w:rsidP="00394D9A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4153"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:leader="none" w:pos="10152"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="10152"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
         <w:color w:val="385623"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-        <w:i w:val="1"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
         <w:color w:val="385623"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Journal of Safety Education, 2023, 1(1), 1-5</w:t>
+      <w:t>Journal of Safety Education, 2025, 3(2), 1-5</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="4A150D4B" w14:textId="3746D99C" w:rsidR="004B3941" w:rsidRPr="00394D9A" w:rsidRDefault="004B3941" w:rsidP="00394D9A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...26 lines deleted...]
-  </w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Table1"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:tblStyle w:val="a0"/>
+      <w:tblW w:w="10320" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
-      <w:tblLook w:val="0400"/>
+      <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6255"/>
       <w:gridCol w:w="4065"/>
-      <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-      </w:tblGridChange>
     </w:tblGrid>
-    <w:tr>
-[...3 lines deleted...]
-      </w:trPr>
+    <w:tr w:rsidR="004B3941" w14:paraId="6D19C92B" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:tcW w:w="6255" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+        <w:p w14:paraId="20B99339" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pBdr>
-              <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-              <w:between w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
-              <w:tab w:val="center" w:leader="none" w:pos="4153"/>
-[...1 lines deleted...]
-              <w:tab w:val="right" w:leader="none" w:pos="10152"/>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="right" w:pos="10152"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Journal of Safety Education</w:t>
+            <w:t>Journal of Safety Education</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+        <w:p w14:paraId="0A51AF60" w14:textId="4104779F" w:rsidR="004B3941" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pBdr>
-              <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-              <w:between w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
-              <w:tab w:val="center" w:leader="none" w:pos="4153"/>
-[...1 lines deleted...]
-              <w:tab w:val="right" w:leader="none" w:pos="10152"/>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="right" w:pos="10152"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="385623"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">Volume</w:t>
+            <w:t>Volume</w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-              <w:color w:val="5b9bd5"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+              <w:color w:val="5B9BD5"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r w:rsidR="00394D9A">
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">1</w:t>
+            <w:t>3</w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="385623"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve"> Issue </w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r w:rsidR="00394D9A">
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">1 </w:t>
+            <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="385623"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Year </w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">2023 </w:t>
+            <w:t>202</w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r w:rsidR="00394D9A">
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="385623"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Pages </w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">1-5</w:t>
+            <w:t>1-5</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:shd w:fill="auto" w:val="clear"/>
+          <w:tcW w:w="4065" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+        <w:p w14:paraId="7AC1BC28" w14:textId="7E2B83F4" w:rsidR="004B3941" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pBdr>
-              <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-              <w:between w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
-              <w:tab w:val="center" w:leader="none" w:pos="4153"/>
-[...1 lines deleted...]
-              <w:tab w:val="right" w:leader="none" w:pos="10152"/>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="right" w:pos="10152"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="385623"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">P-ISSN </w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">2986-6391 | </w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="385623"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">E-ISSN </w:t>
           </w:r>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r w:rsidR="00394D9A" w:rsidRPr="00394D9A">
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">XXXX–XXXX</w:t>
+            <w:t>2988-3504</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+        <w:p w14:paraId="755C32E7" w14:textId="00F54DC6" w:rsidR="004B3941" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pBdr>
-              <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-              <w:between w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
-              <w:tab w:val="center" w:leader="none" w:pos="4153"/>
-[...1 lines deleted...]
-              <w:tab w:val="right" w:leader="none" w:pos="10152"/>
+              <w:tab w:val="center" w:pos="4153"/>
+              <w:tab w:val="right" w:pos="8306"/>
+              <w:tab w:val="right" w:pos="10152"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t xml:space="preserve">https://journal.unnes.ac.id/sju/index.php/jse</w:t>
+            <w:t>https://journal.unnes.ac.id/</w:t>
+          </w:r>
+          <w:r w:rsidR="00394D9A">
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>journals</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/jse</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+  <w:p w14:paraId="11475D33" w14:textId="77777777" w:rsidR="004B3941" w:rsidRDefault="004B3941">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4153"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:leader="none" w:pos="10152"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="10152"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Candara" w:cs="Candara" w:eastAsia="Candara" w:hAnsi="Candara"/>
-        <w:i w:val="1"/>
+        <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+        <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55A564D2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6CE4C9F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Bulletlist2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1938714554">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders w:val="1"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="004B3941"/>
+    <w:rsid w:val="0018019C"/>
+    <w:rsid w:val="00394D9A"/>
+    <w:rsid w:val="004B3941"/>
+    <w:rsid w:val="004C18B7"/>
+    <w:rsid w:val="00613B9F"/>
+    <w:rsid w:val="006913CD"/>
+    <w:rsid w:val="00954E11"/>
+    <w:rsid w:val="009E5AB9"/>
+    <w:rsid w:val="00A074F1"/>
+    <w:rsid w:val="00B42086"/>
+    <w:rsid w:val="00C55DF4"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="719B5CE8"/>
+  <w15:docId w15:val="{67EDD25B-E67B-4FD2-8534-07F3E561C1AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-GB"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-ID" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...106 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat w:val="1"/>
-[...1 lines deleted...]
-      <w:keepNext w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:color w:val="ff0000"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...3 lines deleted...]
-      <w:keepNext w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...3 lines deleted...]
-      <w:keepNext w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...3 lines deleted...]
-      <w:keepNext w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...5 lines deleted...]
-      <w:spacing w:after="40" w:before="220"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...5 lines deleted...]
-      <w:spacing w:after="40" w:before="200"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
-    <w:qFormat w:val="1"/>
-[...6 lines deleted...]
-      <w:b w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Articletitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Articletitle">
     <w:name w:val="Articletitle"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="680" w:before="540" w:line="480" w:lineRule="exact"/>
+      <w:spacing w:before="540" w:after="680" w:line="480" w:lineRule="exact"/>
       <w:ind w:left="3514"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Heavenetica8" w:hAnsi="Heavenetica8"/>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AuthorName" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorName">
     <w:name w:val="AuthorName"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="3514"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Affiliation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
     <w:name w:val="Affiliation"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="3514"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Abstract" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="460" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="3514"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Keyword" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Keyword">
     <w:name w:val="Keyword"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="3514"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Reference" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
     <w:name w:val="Reference"/>
     <w:basedOn w:val="refNotes"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
       </w:tabs>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="refNotes" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="refNotes">
     <w:name w:val="refNotes"/>
     <w:aliases w:val="REF"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
         <w:tab w:val="left" w:pos="600"/>
       </w:tabs>
-      <w:spacing w:after="60" w:before="0" w:line="200" w:lineRule="atLeast"/>
+      <w:spacing w:before="0" w:after="60" w:line="200" w:lineRule="atLeast"/>
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FirstPara" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FirstPara">
     <w:name w:val="FirstPara"/>
     <w:aliases w:val="FP"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TN" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TN">
     <w:name w:val="TN"/>
     <w:basedOn w:val="Source"/>
     <w:pPr>
-      <w:keepLines w:val="1"/>
+      <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="240"/>
       </w:tabs>
       <w:ind w:left="240" w:hanging="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Source" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Source">
     <w:name w:val="Source"/>
     <w:aliases w:val="SO"/>
     <w:basedOn w:val="FirstPara"/>
     <w:next w:val="FirstPara"/>
     <w:pPr>
       <w:spacing w:before="60" w:line="200" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:right="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bulletlist2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist2">
     <w:name w:val="Bulletlist2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Firstorder" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Firstorder">
     <w:name w:val="Firstorder"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:color="auto" w:space="4" w:sz="2" w:val="single"/>
-        <w:bottom w:color="auto" w:space="4" w:sz="2" w:val="single"/>
+        <w:top w:val="single" w:sz="2" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="2" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
-      <w:spacing w:after="120" w:before="480" w:line="220" w:lineRule="exact"/>
+      <w:spacing w:before="480" w:after="120" w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-      <w:b w:val="1"/>
-      <w:caps w:val="1"/>
+      <w:b/>
+      <w:caps/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="OrderHeading" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OrderHeading">
     <w:name w:val="OrderHeading"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
       </w:tabs>
-      <w:spacing w:after="140" w:before="360" w:line="220" w:lineRule="exact"/>
+      <w:spacing w:before="360" w:after="140" w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-      <w:b w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:b/>
+      <w:iCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="para1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="para1">
     <w:name w:val="para1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="para2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="para2">
     <w:name w:val="para2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="144"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FigCaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigCaption">
     <w:name w:val="FigCaption"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="240" w:before="200" w:line="220" w:lineRule="exact"/>
+      <w:spacing w:before="200" w:after="240" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DisplayEquation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DisplayEquation">
     <w:name w:val="DisplayEquation"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="4853"/>
       </w:tabs>
-      <w:spacing w:after="240" w:before="240"/>
+      <w:spacing w:before="240" w:after="240"/>
       <w:ind w:left="144"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bulletlist" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletlist">
     <w:name w:val="Bulletlist"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TableCaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
     <w:name w:val="TableCaption"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="120" w:before="240" w:line="220" w:lineRule="exact"/>
+      <w:spacing w:before="240" w:after="120" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="RefList" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RefList">
     <w:name w:val="RefList"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:left="288" w:hanging="288"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Abstract1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract1">
     <w:name w:val="Abstract1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:left="3514" w:firstLine="288"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="MainText"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MainText" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MainText">
     <w:name w:val="MainText"/>
     <w:aliases w:val="MT"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:firstLine="300"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="bib" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bib">
     <w:name w:val="bib"/>
     <w:basedOn w:val="Abstract"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="thirdorder" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="thirdorder">
     <w:name w:val="thirdorder"/>
     <w:basedOn w:val="OrderHeading"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="432"/>
         <w:tab w:val="left" w:pos="504"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="320"/>
+      <w:spacing w:before="320" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:qFormat w:val="1"/>
-[...5 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ExampleDefinition" w:customStyle="1">
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ExampleDefinition">
     <w:name w:val="ExampleDefinition"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1161"/>
       </w:tabs>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TC" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TC">
     <w:name w:val="TC"/>
     <w:basedOn w:val="Table"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Table" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table">
     <w:name w:val="Table"/>
     <w:aliases w:val="TA"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
-      <w:spacing w:after="40" w:before="40" w:line="200" w:lineRule="atLeast"/>
+      <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TL" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TL">
     <w:name w:val="TL"/>
     <w:basedOn w:val="Table"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TD" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TD">
     <w:name w:val="TD"/>
     <w:basedOn w:val="TL"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="decimal" w:pos="460"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="bib1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bib1">
     <w:name w:val="bib1"/>
     <w:basedOn w:val="bib"/>
     <w:pPr>
       <w:spacing w:after="600"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quotation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotation">
     <w:name w:val="Quotation"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="quotation0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="quotation0">
     <w:name w:val="quotation"/>
     <w:basedOn w:val="Articletitle"/>
     <w:pPr>
-      <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b w:val="0"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2colAdd" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2colAdd">
     <w:name w:val="2colAdd"/>
     <w:aliases w:val="2A"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="2colMainText" w:customStyle="1">
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2colMainText">
     <w:name w:val="2colMainText"/>
     <w:aliases w:val="2MT"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:spacing w:before="0" w:line="220" w:lineRule="atLeast"/>
       <w:ind w:firstLine="180"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2colBullet" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2colBullet">
     <w:name w:val="2colBullet"/>
     <w:aliases w:val="2B"/>
     <w:basedOn w:val="2colMainText"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="180"/>
       </w:tabs>
       <w:spacing w:after="60"/>
       <w:ind w:left="180" w:hanging="180"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2colFirstPara" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2colFirstPara">
     <w:name w:val="2colFirstPara"/>
     <w:aliases w:val="2FP"/>
     <w:basedOn w:val="2colMainText"/>
     <w:next w:val="2colMainText"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2colH1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2colH1">
     <w:name w:val="2colH1"/>
     <w:aliases w:val="2H1"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2colH2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2colH2">
     <w:name w:val="2colH2"/>
     <w:aliases w:val="2H2"/>
     <w:basedOn w:val="2colFirstPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
       <w:spacing w:after="60" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AbsKeyBibli" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbsKeyBibli">
     <w:name w:val="AbsKeyBibli"/>
     <w:aliases w:val="ABS"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="960"/>
       </w:tabs>
-      <w:spacing w:after="200" w:before="0" w:line="200" w:lineRule="atLeast"/>
+      <w:spacing w:before="0" w:after="200" w:line="200" w:lineRule="atLeast"/>
       <w:ind w:left="3096"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AuthAdds" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthAdds">
     <w:name w:val="AuthAdds"/>
     <w:aliases w:val="ADR"/>
     <w:basedOn w:val="FirstPara"/>
     <w:next w:val="AbsKeyBibli"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:spacing w:after="200" w:before="0"/>
+      <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="3096"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AuthNames" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthNames">
     <w:name w:val="AuthNames"/>
     <w:aliases w:val="AU"/>
     <w:basedOn w:val="FirstPara"/>
     <w:next w:val="AuthAdds"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:ind w:left="3096"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bibliography1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bibliography1">
     <w:name w:val="Bibliography1"/>
     <w:aliases w:val="BIB"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
-      <w:spacing w:after="60" w:before="0" w:line="200" w:lineRule="atLeast"/>
+      <w:spacing w:before="0" w:after="60" w:line="200" w:lineRule="atLeast"/>
       <w:ind w:left="480" w:hanging="480"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1440" w:hanging="1440"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="1440"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ColHead" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ColHead">
     <w:name w:val="ColHead"/>
     <w:aliases w:val="CH"/>
     <w:basedOn w:val="TL"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="EquationDisp" w:customStyle="1">
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EquationDisp">
     <w:name w:val="EquationDisp"/>
     <w:aliases w:val="EQN"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="4853"/>
       </w:tabs>
       <w:ind w:left="144"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="-FC" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-FC">
     <w:name w:val="-FC"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="840"/>
         <w:tab w:val="left" w:pos="1680"/>
       </w:tabs>
-      <w:spacing w:after="120" w:before="0" w:line="200" w:lineRule="atLeast"/>
+      <w:spacing w:before="0" w:after="120" w:line="200" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FigureCaption" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
     <w:name w:val="FigureCaption"/>
     <w:aliases w:val="FC"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="840"/>
         <w:tab w:val="left" w:pos="1680"/>
       </w:tabs>
-      <w:spacing w:after="120" w:before="240" w:line="200" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:after="120" w:line="200" w:lineRule="atLeast"/>
       <w:ind w:left="835" w:hanging="835"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="fh" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="fh">
     <w:name w:val="fh"/>
     <w:basedOn w:val="FigureCaption"/>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="-FP" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-FP">
     <w:name w:val="-FP"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Graphic" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Graphic">
     <w:name w:val="Graphic"/>
     <w:aliases w:val="GR"/>
     <w:basedOn w:val="MainText"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HeadL1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadL1">
     <w:name w:val="HeadL1"/>
     <w:aliases w:val="H1"/>
     <w:basedOn w:val="FirstPara"/>
     <w:next w:val="FirstPara"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
-      <w:spacing w:after="120" w:before="480"/>
+      <w:spacing w:before="480" w:after="120"/>
       <w:ind w:left="360" w:hanging="360"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="-H1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-H1">
     <w:name w:val="-H1"/>
     <w:basedOn w:val="HeadL1"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HeadL2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadL2">
     <w:name w:val="HeadL2"/>
     <w:aliases w:val="H2"/>
     <w:basedOn w:val="FirstPara"/>
     <w:next w:val="FirstPara"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
       </w:tabs>
-      <w:spacing w:after="60" w:before="300"/>
+      <w:spacing w:before="300" w:after="60"/>
       <w:ind w:left="480" w:hanging="480"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="-H2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="-H2">
     <w:name w:val="-H2"/>
     <w:basedOn w:val="HeadL2"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
     <w:name w:val="Header1"/>
     <w:aliases w:val="RH"/>
     <w:basedOn w:val="MainText"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="right" w:pos="7200"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="HeadL3" w:customStyle="1">
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadL3">
     <w:name w:val="HeadL3"/>
     <w:aliases w:val="H3"/>
     <w:basedOn w:val="HeadL2"/>
     <w:next w:val="FirstPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="480"/>
         <w:tab w:val="left" w:pos="600"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="600" w:hanging="600"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLBody" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HTMLBody">
     <w:name w:val="HTML Body"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:snapToGrid w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="hypothesis" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="hypothesis">
     <w:name w:val="hypothesis"/>
     <w:basedOn w:val="MainText"/>
     <w:next w:val="FirstPara"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="302" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
-    <w:semiHidden w:val="1"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListedBullets" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListedBullets">
     <w:name w:val="ListedBullets"/>
     <w:aliases w:val="LB"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListedNos" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListedNos">
     <w:name w:val="ListedNos"/>
     <w:aliases w:val="LN"/>
     <w:basedOn w:val="ListedBullets"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListUnNod" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListUnNod">
     <w:name w:val="ListUnNod"/>
     <w:aliases w:val="LU"/>
     <w:basedOn w:val="ListedBullets"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListSubsid" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListSubsid">
     <w:name w:val="ListSubsid"/>
     <w:aliases w:val="LS"/>
     <w:basedOn w:val="ListUnNod"/>
     <w:pPr>
-      <w:keepLines w:val="1"/>
+      <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="960"/>
       </w:tabs>
       <w:spacing w:before="60"/>
       <w:ind w:left="960" w:hanging="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MTDisplayEquation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MTDisplayEquation">
     <w:name w:val="MTDisplayEquation"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="3600"/>
         <w:tab w:val="right" w:pos="7200"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho"/>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PaperTitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PaperTitle">
     <w:name w:val="PaperTitle"/>
     <w:aliases w:val="PT"/>
     <w:basedOn w:val="FirstPara"/>
     <w:next w:val="AuthNames"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:color="auto" w:space="4" w:sz="12" w:val="single"/>
-        <w:bottom w:color="auto" w:space="4" w:sz="12" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="12" w:space="4" w:color="auto"/>
       </w:pBdr>
-      <w:spacing w:after="240" w:before="0" w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:before="0" w:after="240" w:line="320" w:lineRule="atLeast"/>
       <w:ind w:left="3096"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ja-JP" w:val="en-US"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="QuotationDisp" w:customStyle="1">
+      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="QuotationDisp">
     <w:name w:val="QuotationDisp"/>
     <w:aliases w:val="QU"/>
     <w:basedOn w:val="FirstPara"/>
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="atLeast"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="reference0" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="reference0">
     <w:name w:val="reference"/>
     <w:basedOn w:val="PaperTitle"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rule" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rule">
     <w:name w:val="Rule"/>
     <w:aliases w:val="RU"/>
     <w:basedOn w:val="AbsKeyBibli"/>
     <w:next w:val="HeadL1"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:color="auto" w:space="0" w:sz="12" w:val="single"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TH" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TH">
     <w:name w:val="TH"/>
     <w:basedOn w:val="FirstPara"/>
     <w:next w:val="MainText"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1920"/>
       </w:tabs>
-      <w:spacing w:after="120" w:before="240" w:line="200" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:after="120" w:line="200" w:lineRule="atLeast"/>
       <w:ind w:left="965" w:hanging="965"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Theorempreposition" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Theorempreposition">
     <w:name w:val="Theorempreposition"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1161"/>
       </w:tabs>
       <w:spacing w:before="240" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TR">
     <w:name w:val="TR"/>
     <w:basedOn w:val="Table"/>
     <w:pPr>
       <w:ind w:right="120"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fort" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Fort">
     <w:name w:val="Fort"/>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="h" w:customStyle="1">
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="h">
     <w:name w:val="h"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCite">
     <w:name w:val="HTML Cite"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-      <w:iCs w:val="1"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-      <w:bCs w:val="1"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
-      <w:color w:val="0000ff"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D849DD"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00366A88"/>
     <w:pPr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:qFormat w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="009E3372"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D40B9A"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00D40B9A"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00077E88"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00ED174A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="fontstyle01" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
     <w:name w:val="fontstyle01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001F286A"/>
     <w:rPr>
       <w:rFonts w:ascii="TimesNewRomanPS-BoldMT" w:hAnsi="TimesNewRomanPS-BoldMT" w:hint="default"/>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
-      <w:color w:val="231f20"/>
+      <w:color w:val="231F20"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val=" Char Char,Char Char Char Char,Char Char Char,متن زيرنويس,پاورقي Char Char,پاورقي Char,Char,ãÊä ÒíÑäæíÓ Char,ÇæÑÞí Char Char Char,ÇæÑÞí Char Char1,ãÊä ÒíÑäæíÓ,ÇæÑÞí Char Char,ÇæÑÞí Char,پاورقي,پاورقی Char,ÇæÑÞ, Char,Footnote Text1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:qFormat w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00E07118"/>
     <w:pPr>
-      <w:bidi w:val="1"/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:cs="Arial" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:bidi/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:bidi="fa-IR" w:val="en-US"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+      <w:lang w:val="en-US" w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:aliases w:val=" Char Char Char,Char Char Char Char Char,Char Char Char Char1,متن زيرنويس Char,پاورقي Char Char Char,پاورقي Char Char1,Char Char,ãÊä ÒíÑäæíÓ Char Char,ÇæÑÞí Char Char Char Char,ÇæÑÞí Char Char1 Char,ãÊä ÒíÑäæíÓ Char1,پاورقي Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E07118"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Arial" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="شماره زيرنويس,پاورقی,مرجع پاورقي,ÔãÇÑå ÒíÑäæíÓ,Footnote"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00E07118"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E07118"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="tlid-translation" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
     <w:name w:val="tlid-translation"/>
     <w:rsid w:val="00E07118"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E07118"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:color w:val="ff0000"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
       <w:sz w:val="28"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E07118"/>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="st" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="st">
     <w:name w:val="st"/>
     <w:rsid w:val="00E07118"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E07118"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00E07118"/>
     <w:rPr>
-      <w:b w:val="1"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00E07118"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00F2325D"/>
     <w:rPr>
-      <w:color w:val="605e5c"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
-    <w:qFormat w:val="1"/>
-[...7 lines deleted...]
-      <w:i w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...16 lines deleted...]
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Candara-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Candara-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Candara-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Candara-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3475,73 +4669,97 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg0ujgz75zwXdWPCha+OSFcV0QY/w==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AHIhMWhSWUZoZWUydF94NVcwaFJoQ0lJVjVha05UUjAtRDVq</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>548</Words>
+  <Characters>3128</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3669</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>IJSAM</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>IJSAM</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Recent Style Name 0_1">
     <vt:lpwstr>American Medical Association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Recent Style Id 1_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-political-science-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Mendeley Recent Style Name 1_1">
     <vt:lpwstr>American Political Science Association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Mendeley Recent Style Id 2_1">
     <vt:lpwstr>http://www.zotero.org/styles/apa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Mendeley Recent Style Name 2_1">
     <vt:lpwstr>American Psychological Association 6th edition</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Mendeley Recent Style Id 3_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-sociological-association</vt:lpwstr>