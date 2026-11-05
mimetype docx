--- v0 (2026-09-05)
+++ v1 (2026-11-05)
@@ -12,1208 +12,1803 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="748AED60" w14:textId="679C980E" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00CB21F6" w:rsidP="00823882">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8505" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1175"/>
+        <w:gridCol w:w="1377"/>
+        <w:gridCol w:w="2954"/>
+        <w:gridCol w:w="2007"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00823882" w:rsidRPr="00CB21F6" w14:paraId="4FD2EEBF" w14:textId="77777777" w:rsidTr="00864E38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10C1612E" w14:textId="5FB2AAE6" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="007D5297">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6338" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65B9EB5D" w14:textId="72F923E5" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="008D6E4B" w:rsidP="007D5297">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB21F6" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB21F6" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>) (20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB21F6" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>XX-XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28873DD5" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="00CB21F6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Calisto MT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Calisto MT"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Education, Sport, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="675BCF32" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="00CB21F6">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Health and Recreations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4828A18E" w14:textId="00983B9B" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="00CB21F6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Calisto MT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Calisto MT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>http://journal.unnes.ac.id/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB21F6" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Calisto MT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>journals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Calisto MT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>/peshr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59CAB01B" w14:textId="03B5C95C" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="007D5297">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823882" w:rsidRPr="00CB21F6" w14:paraId="242DC9FF" w14:textId="77777777" w:rsidTr="00864E38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A1E07A6" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="00B20A3F">
+            <w:pPr>
+              <w:pStyle w:val="Judul"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D186B96" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00C56755" w:rsidP="00E122CA">
+            <w:pPr>
+              <w:pStyle w:val="Judul"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>The title contains the themes and results of research, not more than 12 words, up to 2 Lines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE40BC5" w14:textId="77777777" w:rsidR="00C56755" w:rsidRPr="00CB21F6" w:rsidRDefault="00C56755" w:rsidP="00E122CA">
+            <w:pPr>
+              <w:pStyle w:val="Judul"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63A459D5" w14:textId="4A133DC6" w:rsidR="00C56755" w:rsidRPr="00CB21F6" w:rsidRDefault="00C56755" w:rsidP="00E122CA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00E122CA" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>the first author</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E122CA" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Sec</w:t>
+            </w:r>
+            <w:r w:rsidR="00E122CA" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>ond Author, writer of the third</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33173558" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="00E122CA">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C663934" w14:textId="5598A446" w:rsidR="00C56755" w:rsidRPr="00CB21F6" w:rsidRDefault="00C56755" w:rsidP="00E122CA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006B7200" w:rsidRPr="006B7200">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Affiliation and full address of the author(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB21F6" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>, city, country</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18AD3744" w14:textId="1AD43BF2" w:rsidR="00C56755" w:rsidRPr="00CB21F6" w:rsidRDefault="00C56755" w:rsidP="00E122CA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006B7200" w:rsidRPr="006B7200">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Affiliation and full address of the author(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>, city, country</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482DE818" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="007D5297">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823882" w:rsidRPr="00CB21F6" w14:paraId="0F28D061" w14:textId="77777777" w:rsidTr="00864E38">
+        <w:trPr>
+          <w:trHeight w:val="3462"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BAAF6FC" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="007D5297">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D1CFA1" w14:textId="31615A17" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="007D5297">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD3E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66867474" w14:textId="6AE2A56B" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="007D5297">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B7200">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Keywords 1; keywords 2; keywords 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD3E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20639752" w14:textId="2B4D2819" w:rsidR="00F11EF1" w:rsidRPr="003610B8" w:rsidRDefault="00F11EF1" w:rsidP="00F11EF1">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F11EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>istory</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F11EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Da</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F11EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65C8AF1F" w14:textId="615D340A" w:rsidR="00F11EF1" w:rsidRDefault="00F11EF1" w:rsidP="00F11EF1">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F11EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Received</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00864E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="272D0D29" w14:textId="4FA23FB8" w:rsidR="006C3C71" w:rsidRDefault="00F11EF1" w:rsidP="00F11EF1">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F11EF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Revised</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07FE35F6" w14:textId="1E7358C0" w:rsidR="006C3C71" w:rsidRDefault="006C3C71" w:rsidP="00F11EF1">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C3C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Accepted</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B0F5A3" w14:textId="10F7E6BD" w:rsidR="00F11EF1" w:rsidRPr="00CB21F6" w:rsidRDefault="006C3C71" w:rsidP="00F11EF1">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C3C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Published</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11EF1" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD3E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54CA4F62" w14:textId="6593B6E6" w:rsidR="003610B8" w:rsidRPr="00CB21F6" w:rsidRDefault="003610B8" w:rsidP="003610B8">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DOI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D378ED9" w14:textId="00A756A3" w:rsidR="003610B8" w:rsidRPr="00CB21F6" w:rsidRDefault="003610B8" w:rsidP="003610B8">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003610B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>https://doi.org/10.15294/active.v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003610B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003610B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>XXX</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA7951">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD3E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E0CF097" w14:textId="12A0A86D" w:rsidR="003610B8" w:rsidRPr="00CB21F6" w:rsidRDefault="00887A21" w:rsidP="003610B8">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00887A21">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Copyright</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2C30A6" w14:textId="05B18383" w:rsidR="003610B8" w:rsidRDefault="00887A21" w:rsidP="003610B8">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>©Universitas Negeri Semarang</w:t>
+            </w:r>
+            <w:r w:rsidR="003610B8" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD3E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E1525E" w14:textId="32AAF553" w:rsidR="00887A21" w:rsidRPr="00CB21F6" w:rsidRDefault="00887A21" w:rsidP="00887A21">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00887A21">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>License </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A21B08D" w14:textId="5A0B7BAA" w:rsidR="00887A21" w:rsidRPr="00CB21F6" w:rsidRDefault="00887A21" w:rsidP="00887A21">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00887A21">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Creative Commons Attribution License (CC BY 4.0)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD3E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E17F365" w14:textId="77777777" w:rsidR="00887A21" w:rsidRPr="00CB21F6" w:rsidRDefault="00887A21" w:rsidP="003610B8">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F2E861E" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="007D5297">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46DC1007" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="007D5297">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Abstra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ct</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:position w:val="-18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="035FC24D" w14:textId="39519496" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="007D5297">
+            <w:pPr>
+              <w:pStyle w:val="AbstakIndo"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-134"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170753DC" w14:textId="5B0C8350" w:rsidR="002A7FCC" w:rsidRPr="00CB21F6" w:rsidRDefault="00C56755" w:rsidP="00CB21F6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstract as research or research problem must contain a statement of problem, objectives, approach, methodology, results and conclusions of the research. No more than 200 words. Directly written in this template to customize the font and its size, i.e. </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6E4B" w:rsidRPr="008D6E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Fira Sans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> size 9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E122CA" w:rsidRPr="00CB21F6" w14:paraId="6D903009" w14:textId="77777777" w:rsidTr="00864E38">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5506" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BCEC838" w14:textId="77777777" w:rsidR="00E122CA" w:rsidRPr="00CB21F6" w:rsidRDefault="00E122CA" w:rsidP="002619AA">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F02A"/>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corresponding author </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F5E921E" w14:textId="408FC739" w:rsidR="00E122CA" w:rsidRPr="00CB21F6" w:rsidRDefault="008D6E4B" w:rsidP="002619AA">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E122CA" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E122CA" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>sekadarcontoh</w:t>
+            </w:r>
+            <w:r w:rsidR="00E122CA" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>@</w:t>
+            </w:r>
+            <w:r w:rsidR="00E122CA" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>gmail</w:t>
+            </w:r>
+            <w:r w:rsidR="00E122CA" w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.ac.id </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2999" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A186702" w14:textId="77777777" w:rsidR="00E122CA" w:rsidRPr="00CB21F6" w:rsidRDefault="00E122CA" w:rsidP="002619AA">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:bCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">p-ISSN </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:bCs/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>460-724X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253496F6" w14:textId="77777777" w:rsidR="00E122CA" w:rsidRPr="00CB21F6" w:rsidRDefault="00E122CA" w:rsidP="002619AA">
+            <w:pPr>
+              <w:pStyle w:val="BasicParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB21F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e-ISSN 2252-6773</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F8FACD9" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="00823882">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidSect="00CB21F6">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
+          <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="720" w:footer="340" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428C2C2E" w14:textId="6453285F" w:rsidR="00CB21F6" w:rsidRPr="00CB21F6" w:rsidRDefault="00CA2A19">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Calisto MT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="335E5870" wp14:editId="2A551CA9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="335E5870" wp14:editId="5F44D02A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>71755</wp:posOffset>
+              <wp:posOffset>1270</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>302054</wp:posOffset>
+              <wp:posOffset>-6562502</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="668020" cy="934720"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Header.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="668020" cy="934720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...1047 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00CB21F6">
+          <w:noProof/>
+          <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BC8C392" wp14:editId="19E03A2F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4829175</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-6501130</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="590550" cy="835025"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Page Header Logo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="590550" cy="835025"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00CB21F6" w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E6EA1B" w14:textId="48AD7C73" w:rsidR="00C56755" w:rsidRPr="00CB21F6" w:rsidRDefault="00C56755" w:rsidP="00823DDC">
       <w:pPr>
         <w:pStyle w:val="1BAB"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F6">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INTRODUCTION </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AFEF85" w14:textId="7709CF04" w:rsidR="00C56755" w:rsidRPr="00CB21F6" w:rsidRDefault="00C56755" w:rsidP="0005091B">
       <w:pPr>
         <w:pStyle w:val="2Isi"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F6">
         <w:t xml:space="preserve">The preface contains background research, corroborated with data, information, and </w:t>
       </w:r>
       <w:r w:rsidR="006B7200" w:rsidRPr="006B7200">
         <w:t xml:space="preserve">trusted references </w:t>
       </w:r>
@@ -2500,72 +3095,206 @@
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A86D4EA" w14:textId="77777777" w:rsidR="00E255FC" w:rsidRPr="00CB21F6" w:rsidRDefault="006169BF" w:rsidP="00E122CA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
         <w:t>CONCLUSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A3004F" w14:textId="77777777" w:rsidR="001320EA" w:rsidRPr="00CB21F6" w:rsidRDefault="00E255FC" w:rsidP="00E122CA">
+    <w:p w14:paraId="01A3004F" w14:textId="77777777" w:rsidR="001320EA" w:rsidRDefault="00E255FC" w:rsidP="00E122CA">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">The final section is a summary, it consists of a summary and suggestions or recommendations. But without any recommendation is enough. A summary of the written answer of question is research or research findings. The cover is written in paragraph form. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654F8E5E" w14:textId="77777777" w:rsidR="001320EA" w:rsidRPr="00CB21F6" w:rsidRDefault="001320EA" w:rsidP="00823882">
+    <w:p w14:paraId="0336A548" w14:textId="5DDC2046" w:rsidR="000F2D3B" w:rsidRPr="00CB21F6" w:rsidRDefault="000F2D3B" w:rsidP="000F2D3B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t>Author Contribution Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626F5B39" w14:textId="205E3D3D" w:rsidR="000F2D3B" w:rsidRPr="00CB21F6" w:rsidRDefault="00F752A1" w:rsidP="000F2D3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F752A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>All authors contributed equally to the conceptualization, methodology, data collection, analysis, and drafting of the manuscript. All authors have read, revised, and approved the final manuscript for publication</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D3B" w:rsidRPr="00CB21F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458C488B" w14:textId="4967C6E2" w:rsidR="000F2D3B" w:rsidRPr="00CB21F6" w:rsidRDefault="000F2D3B" w:rsidP="000F2D3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t>Funding Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C7E6D2" w14:textId="73CF030F" w:rsidR="000F2D3B" w:rsidRPr="00CB21F6" w:rsidRDefault="0000766D" w:rsidP="000F2D3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000766D">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t>This research received no specific grant or financial support from any funding agency in the public, commercial, or not-for-profit sectors</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D3B" w:rsidRPr="00CB21F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEED676" w14:textId="42FED5D1" w:rsidR="000F2D3B" w:rsidRPr="00CB21F6" w:rsidRDefault="000F2D3B" w:rsidP="000F2D3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t>AI Usage Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A65458" w14:textId="4D26C726" w:rsidR="000F2D3B" w:rsidRPr="00CB21F6" w:rsidRDefault="00267787" w:rsidP="000F2D3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00267787">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t>The authors used Grammarly solely for grammar checking and language refinement during the preparation of this manuscript. No generative AI tools were used for data collection, analysis, or content creation. All scientific findings and conclusions were generated and verified entirely by the authors</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D3B" w:rsidRPr="00CB21F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FE87E3" w14:textId="743272C2" w:rsidR="000F2D3B" w:rsidRPr="00CB21F6" w:rsidRDefault="000F2D3B" w:rsidP="000F2D3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t>Conflict of Interest Statemen</w:t>
+      </w:r>
+      <w:r w:rsidR="0046763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AFFA16" w14:textId="67044837" w:rsidR="000F2D3B" w:rsidRPr="00CB21F6" w:rsidRDefault="00267787" w:rsidP="000F2D3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00267787">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t>The authors declare that they have no known competing financial interests or personal relationships that could have appeared to influence the work reported in this paper</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D3B" w:rsidRPr="00CB21F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3245788C" w14:textId="445C5813" w:rsidR="006169BF" w:rsidRPr="00CB21F6" w:rsidRDefault="006169BF" w:rsidP="00823DDC">
       <w:pPr>
         <w:pStyle w:val="1BAB"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F6">
         <w:t xml:space="preserve">REFERENCES </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2E6E0C" w14:textId="7AA2C6D1" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="00823882">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:szCs w:val="18"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
@@ -2600,92 +3329,71 @@
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">. Di-unduh pada 12 April 2015 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46409E5F" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="00823882">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Apple, M.W., Gandin, L.A., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Hypolito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, A.M. (2006) Paulo Freire (1921-1997). </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Palmer, J.A. (ed.). </w:t>
+        <w:t xml:space="preserve">, A.M. (2006) Paulo Freire (1921-1997). Dalam Palmer, J.A. (ed.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Fifty Modern Thinkers on Education: 50 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pemikir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
@@ -3362,71 +4070,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Van</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t>, M., Hogan, R., &amp; Kaiser, R. B. (2008) Leadership, followership, and evolution: Some lessons from the past.</w:t>
+        <w:t xml:space="preserve"> Vugt, M., Hogan, R., &amp; Kaiser, R. B. (2008) Leadership, followership, and evolution: Some lessons from the past.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
@@ -3541,54 +4229,54 @@
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Courier New"/>
           <w:color w:val="222222"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>10.1037/0003-066X.63.3.182</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB21F6">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3575EC" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="00823882">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidSect="00CB21F6">
+        <w:sectPr w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidSect="00762E61">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
-          <w:pgMar w:top="1701" w:right="1417" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="236"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CF9BF3E" w14:textId="77777777" w:rsidR="00823882" w:rsidRPr="00CB21F6" w:rsidRDefault="00823882" w:rsidP="00823882">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="042A8591" w14:textId="77777777" w:rsidR="001320EA" w:rsidRPr="00CB21F6" w:rsidRDefault="001320EA" w:rsidP="00823882">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
           <w:color w:val="585858"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F6">
@@ -3625,87 +4313,87 @@
     </w:p>
     <w:p w14:paraId="79F19084" w14:textId="77777777" w:rsidR="00E23C2A" w:rsidRPr="00CB21F6" w:rsidRDefault="00E23C2A" w:rsidP="00823882">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2145"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E23C2A" w:rsidRPr="00CB21F6" w:rsidSect="00CB21F6">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="236"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45B8D85C" w14:textId="77777777" w:rsidR="00674497" w:rsidRDefault="00674497">
+    <w:p w14:paraId="685BBA4E" w14:textId="77777777" w:rsidR="0037793B" w:rsidRDefault="0037793B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="471F3909" w14:textId="77777777" w:rsidR="00674497" w:rsidRDefault="00674497">
+    <w:p w14:paraId="071E2D06" w14:textId="77777777" w:rsidR="0037793B" w:rsidRDefault="0037793B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
     <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Fira Sans">
@@ -3718,51 +4406,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Constantia">
     <w:panose1 w:val="02030602050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2795BDC8" w14:textId="77777777" w:rsidR="00475B8E" w:rsidRDefault="00475B8E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AAC1554" w14:textId="77777777" w:rsidR="007D58BA" w:rsidRPr="008D6E4B" w:rsidRDefault="00000000">
     <w:pPr>
@@ -3879,61 +4567,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003C4C92" w:rsidRPr="008D6E4B">
           <w:rPr>
             <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="008D6E4B">
           <w:rPr>
             <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="106BEBBB" w14:textId="77777777" w:rsidR="00674497" w:rsidRDefault="00674497">
+    <w:p w14:paraId="136116E7" w14:textId="77777777" w:rsidR="0037793B" w:rsidRDefault="0037793B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="696A7365" w14:textId="77777777" w:rsidR="00674497" w:rsidRDefault="00674497">
+    <w:p w14:paraId="5054A128" w14:textId="77777777" w:rsidR="0037793B" w:rsidRDefault="0037793B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18DAE565" w14:textId="77777777" w:rsidR="007D58BA" w:rsidRDefault="00986A41" w:rsidP="00901F76">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5051"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
@@ -4365,110 +5053,131 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6063" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="250092119">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="366368482">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="784615400">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="160"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00823882"/>
+    <w:rsid w:val="0000766D"/>
     <w:rsid w:val="00016285"/>
     <w:rsid w:val="0005091B"/>
     <w:rsid w:val="000535E5"/>
+    <w:rsid w:val="000F2D3B"/>
     <w:rsid w:val="00102284"/>
     <w:rsid w:val="001320EA"/>
     <w:rsid w:val="00184434"/>
     <w:rsid w:val="001F70C2"/>
     <w:rsid w:val="00232C9B"/>
     <w:rsid w:val="002601CA"/>
+    <w:rsid w:val="00267787"/>
     <w:rsid w:val="002A7FCC"/>
+    <w:rsid w:val="003610B8"/>
     <w:rsid w:val="003746BC"/>
+    <w:rsid w:val="0037793B"/>
     <w:rsid w:val="003C4C92"/>
     <w:rsid w:val="003E7054"/>
+    <w:rsid w:val="00453E02"/>
+    <w:rsid w:val="0046763F"/>
     <w:rsid w:val="00475B8E"/>
     <w:rsid w:val="004C4D84"/>
     <w:rsid w:val="005868C3"/>
+    <w:rsid w:val="00587DCC"/>
     <w:rsid w:val="006169BF"/>
     <w:rsid w:val="00671BF3"/>
     <w:rsid w:val="00674497"/>
     <w:rsid w:val="006B7200"/>
+    <w:rsid w:val="006C3C71"/>
     <w:rsid w:val="006C78C8"/>
+    <w:rsid w:val="007137CE"/>
+    <w:rsid w:val="00762E61"/>
     <w:rsid w:val="007D58BA"/>
     <w:rsid w:val="00823882"/>
     <w:rsid w:val="00823DDC"/>
     <w:rsid w:val="008461AF"/>
+    <w:rsid w:val="00864E38"/>
+    <w:rsid w:val="00887A21"/>
     <w:rsid w:val="008D6E4B"/>
     <w:rsid w:val="00900658"/>
+    <w:rsid w:val="00967AC3"/>
     <w:rsid w:val="00986A41"/>
     <w:rsid w:val="009D08CC"/>
+    <w:rsid w:val="00AA7951"/>
     <w:rsid w:val="00B20A3F"/>
     <w:rsid w:val="00BD265F"/>
     <w:rsid w:val="00C56755"/>
+    <w:rsid w:val="00CA2A19"/>
     <w:rsid w:val="00CB21F6"/>
+    <w:rsid w:val="00DA691E"/>
     <w:rsid w:val="00E122CA"/>
     <w:rsid w:val="00E23C2A"/>
     <w:rsid w:val="00E255FC"/>
+    <w:rsid w:val="00F0414C"/>
+    <w:rsid w:val="00F11EF1"/>
+    <w:rsid w:val="00F752A1"/>
+    <w:rsid w:val="00FD3E74"/>
     <w:rsid w:val="00FE4AD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5007,51 +5716,50 @@
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00823882"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="0" w:hanging="567"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="center"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -5736,51 +6444,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="5SubbabChar">
     <w:name w:val="5 Sub bab Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="5Subbab"/>
     <w:rsid w:val="00823DDC"/>
     <w:rPr>
       <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.unnes.ac.id/journals/peshr/about" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.unnes.ac.id/journals/peshr/about" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6021,69 +6729,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690Nmerical.XSL" StyleName="ISO 690 - Numerical Reference"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86957141-C83C-4428-994A-B2927BBDC6BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1679</Words>
-  <Characters>9573</Characters>
+  <Words>1863</Words>
+  <Characters>10622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11230</CharactersWithSpaces>
+  <CharactersWithSpaces>12461</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>